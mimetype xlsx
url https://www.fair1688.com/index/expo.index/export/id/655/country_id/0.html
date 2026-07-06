--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -14,168 +14,168 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
-    <t>展会清单 导出时间：2026-05-15 01:35:11</t>
+    <t>展会清单 导出时间：2026-07-06 08:22:21</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
     <t>中东迪拜润滑油及技术展览会 - Lubricant Expo Middle East</t>
   </si>
   <si>
     <t>润滑油</t>
   </si>
   <si>
     <t>中东地区-阿联酋-迪拜</t>
   </si>
   <si>
-    <t>阿联酋迪拜节日竞技场</t>
-[...5 lines deleted...]
-    <t>120家</t>
+    <t>阿联酋迪拜世界贸易中心</t>
+  </si>
+  <si>
+    <t>2027年04月13日-04月15日</t>
+  </si>
+  <si>
+    <t>160家</t>
   </si>
   <si>
     <t>土耳其润滑油及技术展览会 - Eurasian Lubricants Show</t>
   </si>
   <si>
     <t>欧洲-土耳其-伊斯坦布尔</t>
   </si>
   <si>
     <t>土耳其伊斯坦布尔博览中心</t>
   </si>
   <si>
-    <t>2025年10月01日-10月03日</t>
+    <t>2027年11月03日-11月05日</t>
   </si>
   <si>
     <t>350家</t>
   </si>
   <si>
+    <t>德国杜塞尔多夫润滑油及技术展览会 - Lubricant Expo Europe</t>
+  </si>
+  <si>
+    <t>欧洲-德国-杜塞尔多夫</t>
+  </si>
+  <si>
+    <t>德国杜塞尔多夫会展中心</t>
+  </si>
+  <si>
+    <t>2026年09月15日-09月17日</t>
+  </si>
+  <si>
+    <t>200家</t>
+  </si>
+  <si>
     <t>俄罗斯莫斯科国际润滑油及技术展览会 - International Lubricant Week</t>
   </si>
   <si>
     <t>欧洲-俄罗斯-莫斯科</t>
   </si>
   <si>
     <t>俄罗斯莫斯科会展中心</t>
   </si>
   <si>
-    <t>2025年11月06日-11月07日</t>
+    <t>2026年11月06日-11月07日</t>
   </si>
   <si>
     <t>500家</t>
   </si>
   <si>
+    <t>印尼国际润滑油、脂、养护用品及技术设备展览会 - Lube Indonesia</t>
+  </si>
+  <si>
+    <t>亚洲-印度尼西亚-雅加达</t>
+  </si>
+  <si>
+    <t>印度尼西亚雅加达国际博览会议中心</t>
+  </si>
+  <si>
+    <t>2027年05月26日-05月28日</t>
+  </si>
+  <si>
+    <t>250家</t>
+  </si>
+  <si>
     <t>美国润滑油及技术展览会 - Lubricant Expo North America</t>
   </si>
   <si>
-    <t>北美洲-美国-底特律</t>
-[...5 lines deleted...]
-    <t>2026年03月17日-03月19日</t>
+    <t>北美洲-美国-休斯顿</t>
+  </si>
+  <si>
+    <t>美国休斯顿国际会议中心</t>
+  </si>
+  <si>
+    <t>2027年03月09日-03月10日</t>
   </si>
   <si>
     <t>550家</t>
-  </si>
-[...28 lines deleted...]
-    <t>200家</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -570,123 +570,123 @@
       <c r="A4">
         <v>4121</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>3804</v>
+        <v>3005</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>22</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>2294</v>
+        <v>3804</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>1510</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7" t="s">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>33</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>3005</v>
+        <v>2294</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8" t="s">
         <v>36</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8" t="s">
         <v>38</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>