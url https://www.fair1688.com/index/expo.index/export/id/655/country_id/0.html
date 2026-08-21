--- v1 (2026-07-06)
+++ v2 (2026-08-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
-    <t>展会清单 导出时间：2026-07-06 08:22:21</t>
+    <t>展会清单 导出时间：2026-08-22 06:21:57</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -89,51 +89,51 @@
   <si>
     <t>土耳其伊斯坦布尔博览中心</t>
   </si>
   <si>
     <t>2027年11月03日-11月05日</t>
   </si>
   <si>
     <t>350家</t>
   </si>
   <si>
     <t>德国杜塞尔多夫润滑油及技术展览会 - Lubricant Expo Europe</t>
   </si>
   <si>
     <t>欧洲-德国-杜塞尔多夫</t>
   </si>
   <si>
     <t>德国杜塞尔多夫会展中心</t>
   </si>
   <si>
     <t>2026年09月15日-09月17日</t>
   </si>
   <si>
     <t>200家</t>
   </si>
   <si>
-    <t>俄罗斯莫斯科国际润滑油及技术展览会 - International Lubricant Week</t>
+    <t>俄罗斯莫斯科润滑油生产与市场论坛暨展览会 - Lubricants Production and Market</t>
   </si>
   <si>
     <t>欧洲-俄罗斯-莫斯科</t>
   </si>
   <si>
     <t>俄罗斯莫斯科会展中心</t>
   </si>
   <si>
     <t>2026年11月06日-11月07日</t>
   </si>
   <si>
     <t>500家</t>
   </si>
   <si>
     <t>印尼国际润滑油、脂、养护用品及技术设备展览会 - Lube Indonesia</t>
   </si>
   <si>
     <t>亚洲-印度尼西亚-雅加达</t>
   </si>
   <si>
     <t>印度尼西亚雅加达国际博览会议中心</t>
   </si>
   <si>
     <t>2027年05月26日-05月28日</t>
   </si>