--- v0 (2026-05-14)
+++ v1 (2026-07-05)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
-    <t>展会清单 导出时间：2026-05-15 02:21:12</t>
+    <t>展会清单 导出时间：2026-07-06 07:22:56</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -170,54 +170,54 @@
   <si>
     <t>320家</t>
   </si>
   <si>
     <t>意大利米兰金属板材加工技术展览会 - Lamiera</t>
   </si>
   <si>
     <t>欧洲-意大利-米兰</t>
   </si>
   <si>
     <t>意大利米兰会展中心</t>
   </si>
   <si>
     <t>2027年05月11日-05月14日</t>
   </si>
   <si>
     <t>德国斯图加特金属加工及钣金展览会 - Blechexpo</t>
   </si>
   <si>
     <t>欧洲-德国-斯图加特</t>
   </si>
   <si>
     <t>德国新斯图加特展览中心</t>
   </si>
   <si>
-    <t>2025年10月21日-10月24日</t>
-[...2 lines deleted...]
-    <t>1030家</t>
+    <t>2027年10月26日-10月29日</t>
+  </si>
+  <si>
+    <t>1190家</t>
   </si>
   <si>
     <t>德国汉诺威金属板材加工技术展览会 - EURO BLECH</t>
   </si>
   <si>
     <t>欧洲-德国-汉诺威</t>
   </si>
   <si>
     <t>德国汉诺威会展中心</t>
   </si>
   <si>
     <t>2026年10月20日-10月23日</t>
   </si>
   <si>
     <t>1505家</t>
   </si>
   <si>
     <t>捷克布尔诺铸造展览会 - Fond-Ex</t>
   </si>
   <si>
     <t>欧洲-捷克-布尔诺</t>
   </si>
   <si>
     <t>捷克布尔诺展览中心</t>
   </si>