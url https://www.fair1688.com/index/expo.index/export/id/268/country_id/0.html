--- v1 (2026-07-05)
+++ v2 (2026-08-21)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-07-06 07:22:56</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+  <si>
+    <t>展会清单 导出时间：2026-08-22 07:09:05</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -452,57 +452,60 @@
   <si>
     <t>2026年09月09日-09月12日</t>
   </si>
   <si>
     <t>波兰波兹南冶金及铸造展览会 - METAL FORUM</t>
   </si>
   <si>
     <t>欧洲-波兰-波兹南</t>
   </si>
   <si>
     <t>波兰波兹南国际会展中心</t>
   </si>
   <si>
     <t>2026年05月26日-05月29日</t>
   </si>
   <si>
     <t>419家</t>
   </si>
   <si>
     <t>印尼国际金属加工及制造技术展览会 - IMT+FTI Indonesia</t>
   </si>
   <si>
     <t>2022年09月21日-09月23日</t>
   </si>
   <si>
-    <t>俄罗斯金属加工展览会 - METAL-EXPO</t>
+    <t>俄罗斯国际金属冶金工业展览会 - METAL EXPO</t>
   </si>
   <si>
     <t>俄罗斯圣彼得堡会展中心</t>
   </si>
   <si>
     <t>2026年11月10日-11月13日</t>
+  </si>
+  <si>
+    <t>800家</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1636,51 +1639,51 @@
       <c r="H34" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>2111</v>
       </c>
       <c r="B35" t="s">
         <v>146</v>
       </c>
       <c r="C35" t="s">
         <v>10</v>
       </c>
       <c r="D35" t="s">
         <v>41</v>
       </c>
       <c r="E35" t="s">
         <v>147</v>
       </c>
       <c r="F35" t="s">
         <v>148</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>123</v>
+        <v>149</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>