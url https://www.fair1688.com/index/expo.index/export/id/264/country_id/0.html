--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -14,99 +14,99 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
-    <t>展会清单 导出时间：2026-05-15 01:35:32</t>
+    <t>展会清单 导出时间：2026-07-06 08:22:35</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
     <t>越南国际家具及家具配件展览会 - VIFA EXPO</t>
   </si>
   <si>
     <t>家具</t>
   </si>
   <si>
     <t>亚洲-越南-胡志明</t>
   </si>
   <si>
     <t>越南西贡国际会展中心</t>
   </si>
   <si>
     <t>2026年03月11日-03月14日</t>
   </si>
   <si>
     <t>600家</t>
   </si>
   <si>
     <t>越南国际家具配件及原辅材料展览会 - Furnitec</t>
   </si>
   <si>
-    <t>2025年10月15日-10月18日</t>
+    <t>2027年10月20日-10月23日</t>
   </si>
   <si>
     <t>573家</t>
   </si>
   <si>
     <t>印度国际家具展 - IIFF</t>
   </si>
   <si>
     <t>亚洲-印度-新德里</t>
   </si>
   <si>
     <t>印度新德里国际会展中心</t>
   </si>
   <si>
     <t>2025年12月06日-12月08日</t>
   </si>
   <si>
     <t>250家</t>
   </si>
   <si>
     <t>印度家具展览会 - WOFX</t>
   </si>
   <si>
     <t>亚洲-印度-孟买</t>
   </si>