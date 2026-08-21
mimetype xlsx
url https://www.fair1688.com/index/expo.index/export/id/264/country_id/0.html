--- v1 (2026-07-06)
+++ v2 (2026-08-21)
@@ -12,98 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-07-06 08:22:35</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+  <si>
+    <t>展会清单 导出时间：2026-08-22 05:32:59</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
     <t>越南国际家具及家具配件展览会 - VIFA EXPO</t>
   </si>
   <si>
     <t>家具</t>
   </si>
   <si>
     <t>亚洲-越南-胡志明</t>
   </si>
   <si>
+    <t>越南VISKY EXPO展览中心</t>
+  </si>
+  <si>
+    <t>2027年02月26日-03月01日</t>
+  </si>
+  <si>
+    <t>600家</t>
+  </si>
+  <si>
+    <t>越南国际家具配件及原辅材料展览会 - Furnitec</t>
+  </si>
+  <si>
     <t>越南西贡国际会展中心</t>
-  </si>
-[...7 lines deleted...]
-    <t>越南国际家具配件及原辅材料展览会 - Furnitec</t>
   </si>
   <si>
     <t>2027年10月20日-10月23日</t>
   </si>
   <si>
     <t>573家</t>
   </si>
   <si>
     <t>印度国际家具展 - IIFF</t>
   </si>
   <si>
     <t>亚洲-印度-新德里</t>
   </si>
   <si>
     <t>印度新德里国际会展中心</t>
   </si>
   <si>
     <t>2025年12月06日-12月08日</t>
   </si>
   <si>
     <t>250家</t>
   </si>
   <si>
     <t>印度家具展览会 - WOFX</t>
   </si>
@@ -729,490 +732,490 @@
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1342</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>3860</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>3347</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>3334</v>
       </c>
       <c r="B7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>3333</v>
       </c>
       <c r="B8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>3332</v>
       </c>
       <c r="B9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>10</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>3330</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>10</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>3329</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>3324</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>3323</v>
       </c>
       <c r="B13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>3301</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>3859</v>
       </c>
       <c r="B15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>1956</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>1964</v>
       </c>
       <c r="B17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C17" t="s">
         <v>10</v>
       </c>
       <c r="D17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>1892</v>
       </c>
       <c r="B18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>1808</v>
       </c>
       <c r="B19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>1489</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>1387</v>
       </c>
       <c r="B21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C21" t="s">
         <v>10</v>
       </c>
       <c r="D21" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>1602</v>
       </c>
       <c r="B22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>