--- v2 (2026-08-21)
+++ v3 (2026-10-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
-    <t>展会清单 导出时间：2026-08-22 05:32:59</t>
+    <t>展会清单 导出时间：2026-10-06 08:05:58</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>