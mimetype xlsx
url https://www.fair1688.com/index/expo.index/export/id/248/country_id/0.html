--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -12,352 +12,343 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-05-15 02:21:41</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
+  <si>
+    <t>展会清单 导出时间：2026-07-06 09:34:19</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
     <t>越南国际渔业博览会 - Vietfish</t>
   </si>
   <si>
     <t>畜牧 / 水产</t>
   </si>
   <si>
     <t>亚洲-越南-胡志明</t>
   </si>
   <si>
     <t>越南西贡国际会展中心</t>
   </si>
   <si>
+    <t>2026年08月19日-08月21日</t>
+  </si>
+  <si>
+    <t>250家</t>
+  </si>
+  <si>
+    <t>俄罗斯克拉斯诺达尔国际动物养殖设备、饲料和兽药展览会 - ANIMAL FARMING</t>
+  </si>
+  <si>
+    <t>欧洲-俄罗斯-克拉斯诺达尔</t>
+  </si>
+  <si>
+    <t>俄罗斯克拉斯诺达尔会展中心</t>
+  </si>
+  <si>
+    <t>2025年10月18日-10月20日</t>
+  </si>
+  <si>
+    <t>481家</t>
+  </si>
+  <si>
+    <t>印度渔业展览会 - Aquaex India</t>
+  </si>
+  <si>
+    <t>亚洲-印度-贝埃马瓦拉姆</t>
+  </si>
+  <si>
+    <t>印度拉达克里希纳会议中心</t>
+  </si>
+  <si>
+    <t>2023年11月02日-11月04日</t>
+  </si>
+  <si>
+    <t>450家</t>
+  </si>
+  <si>
+    <t>法国雷恩畜牧展览会 - SPACE</t>
+  </si>
+  <si>
+    <t>欧洲-法国-雷恩</t>
+  </si>
+  <si>
+    <t>法国雷恩会展中心</t>
+  </si>
+  <si>
+    <t>2025年09月16日-09月18日</t>
+  </si>
+  <si>
+    <t>1200家</t>
+  </si>
+  <si>
+    <t>挪威渔业展览会 - NOR FISHING</t>
+  </si>
+  <si>
+    <t>欧洲-挪威-特隆赫姆</t>
+  </si>
+  <si>
+    <t>挪威特隆赫姆会展中心</t>
+  </si>
+  <si>
+    <t>2026年08月18日-08月20日</t>
+  </si>
+  <si>
+    <t>550家</t>
+  </si>
+  <si>
+    <t>波兰渔业展览会 - POLFISH</t>
+  </si>
+  <si>
+    <t>欧洲-波兰-格但斯克</t>
+  </si>
+  <si>
+    <t>波兰格但斯克会展中心</t>
+  </si>
+  <si>
+    <t>2026年09月09日-09月11日</t>
+  </si>
+  <si>
+    <t>500家</t>
+  </si>
+  <si>
+    <t>德国水产及渔业展览会 - Fish International</t>
+  </si>
+  <si>
+    <t>欧洲-德国-不来梅</t>
+  </si>
+  <si>
+    <t>德国不莱梅会展中心</t>
+  </si>
+  <si>
+    <t>2026年02月08日-02月10日</t>
+  </si>
+  <si>
+    <t>712家</t>
+  </si>
+  <si>
+    <t>澳大利亚昆士兰畜牧展览会 - PIXAMC</t>
+  </si>
+  <si>
+    <t>大洋洲-澳大利亚-昆士兰</t>
+  </si>
+  <si>
+    <t>澳大利亚黄金海岸会展中心</t>
+  </si>
+  <si>
+    <t>2024年05月13日-05月15日</t>
+  </si>
+  <si>
+    <t>150家</t>
+  </si>
+  <si>
+    <t>波兰畜牧展览会 - FERMA</t>
+  </si>
+  <si>
+    <t>欧洲-波兰-波兹南</t>
+  </si>
+  <si>
+    <t>波兰波兹南国际会展中心</t>
+  </si>
+  <si>
+    <t>2026年02月20日-02月22日</t>
+  </si>
+  <si>
+    <t>秘鲁利马水产海鲜及渔业展览会 - EXPO PESCA &amp; ACUIPERU</t>
+  </si>
+  <si>
+    <t>南美洲-秘鲁-利马</t>
+  </si>
+  <si>
+    <t>秘鲁利马Jockey Plaza展览广场</t>
+  </si>
+  <si>
+    <t>2025年09月03日-09月05日</t>
+  </si>
+  <si>
+    <t>191家</t>
+  </si>
+  <si>
+    <t>美国波士顿水产海鲜及加工展览会 - Seafood Expo North America</t>
+  </si>
+  <si>
+    <t>北美洲-美国-波士顿</t>
+  </si>
+  <si>
+    <t>美国波士顿会展中心</t>
+  </si>
+  <si>
+    <t>2026年03月15日-03月17日</t>
+  </si>
+  <si>
+    <t>日本东京水产及渔业展览会 - FISH NEXT</t>
+  </si>
+  <si>
+    <t>亚洲-日本-东京</t>
+  </si>
+  <si>
+    <t>日本东京有明国际会展中心</t>
+  </si>
+  <si>
     <t>2025年08月20日-08月22日</t>
   </si>
   <si>
-    <t>250家</t>
-[...26 lines deleted...]
-    <t>2024年07月02日-07月05日</t>
+    <t>701家</t>
+  </si>
+  <si>
+    <t>俄罗斯水产及渔业展览会 - Global Fishery Forum and Seafood Expo Russia</t>
+  </si>
+  <si>
+    <t>欧洲-俄罗斯-圣彼得堡</t>
+  </si>
+  <si>
+    <t>俄罗斯圣彼得堡EXPOFORUM会展中心</t>
+  </si>
+  <si>
+    <t>2025年10月22日-10月24日</t>
+  </si>
+  <si>
+    <t>350家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科水产及渔业展览会 - AquaPro Expo</t>
+  </si>
+  <si>
+    <t>欧洲-俄罗斯-莫斯科</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科会展中心</t>
+  </si>
+  <si>
+    <t>2024年02月20日-02月22日</t>
+  </si>
+  <si>
+    <t>400家</t>
+  </si>
+  <si>
+    <t>土耳其海鲜水产展览会 - Seafood Expo Eurasia</t>
+  </si>
+  <si>
+    <t>欧洲-土耳其-伊斯坦布尔</t>
+  </si>
+  <si>
+    <t>土耳其伊斯坦布尔TUYAP会展中心</t>
+  </si>
+  <si>
+    <t>2025年05月15日-05月17日</t>
+  </si>
+  <si>
+    <t>600家</t>
+  </si>
+  <si>
+    <t>阿联酋阿布扎比畜牧展览会 - VIV MEA</t>
+  </si>
+  <si>
+    <t>中东地区-阿联酋-阿布扎比</t>
+  </si>
+  <si>
+    <t>阿联酋阿布扎比国家展览中心</t>
+  </si>
+  <si>
+    <t>2025年11月25日-11月27日</t>
+  </si>
+  <si>
+    <t>1100家</t>
+  </si>
+  <si>
+    <t>阿联酋畜牧展览会 - EuroTier Middle East</t>
+  </si>
+  <si>
+    <t>中东地区-阿联酋-迪拜</t>
+  </si>
+  <si>
+    <t>阿联酋迪拜世界贸易中心</t>
+  </si>
+  <si>
+    <t>2025年10月06日-10月07日</t>
+  </si>
+  <si>
+    <t>200家</t>
+  </si>
+  <si>
+    <t>尼日利亚畜牧业展览会 - NIPOLI</t>
+  </si>
+  <si>
+    <t>非洲-尼日利亚-阿布贾</t>
+  </si>
+  <si>
+    <t>尼日利亚阿布贾国际会议中心</t>
   </si>
   <si>
     <t>300家</t>
   </si>
   <si>
-    <t>印度渔业展览会 - Aquaex India</t>
-[...223 lines deleted...]
-  <si>
     <t>美国爱荷华洲猪类畜牧展览会 - World Pork Expo</t>
   </si>
   <si>
     <t>北美洲-美国-爱荷华州</t>
   </si>
   <si>
     <t>美国爱荷华州活动场</t>
   </si>
   <si>
     <t>2025年06月04日-06月05日</t>
   </si>
   <si>
     <t>463家</t>
   </si>
   <si>
     <t>印度畜牧展览会 - POULTRY INDIA</t>
   </si>
   <si>
     <t>亚洲-印度-海得拉巴</t>
   </si>
   <si>
     <t>印度海德拉巴国际会展中心</t>
   </si>
   <si>
     <t>2025年11月26日-11月28日</t>
@@ -371,261 +362,264 @@
   <si>
     <t>土耳其伊斯坦布尔博览中心</t>
   </si>
   <si>
     <t>2025年05月14日-05月16日</t>
   </si>
   <si>
     <t>800家</t>
   </si>
   <si>
     <t>西班牙畜牧业展览会 - Figan</t>
   </si>
   <si>
     <t>欧洲-西班牙-萨拉戈萨</t>
   </si>
   <si>
     <t>西班牙萨拉戈萨会展中心</t>
   </si>
   <si>
     <t>2025年03月28日-03月28日</t>
   </si>
   <si>
     <t>越南胡志明畜牧产业展览会 - Livestock Vietnam</t>
   </si>
   <si>
+    <t>2027年06月09日-06月11日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科畜牧养殖展览会 - AGROS</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科克洛库斯国际会展中心</t>
+  </si>
+  <si>
+    <t>2026年01月21日-01月23日</t>
+  </si>
+  <si>
+    <t>806家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科畜牧展览会 - VIV Russia</t>
+  </si>
+  <si>
+    <t>2025年05月27日-05月29日</t>
+  </si>
+  <si>
+    <t>324家</t>
+  </si>
+  <si>
+    <t xml:space="preserve">德国汉诺威畜牧业展览会 - EUROTIER </t>
+  </si>
+  <si>
+    <t>欧洲-德国-汉诺威</t>
+  </si>
+  <si>
+    <t>德国汉诺威会展中心</t>
+  </si>
+  <si>
+    <t>2026年11月10日-11月13日</t>
+  </si>
+  <si>
+    <t>2638家</t>
+  </si>
+  <si>
+    <t>荷兰畜牧展览会 - VIV Europe</t>
+  </si>
+  <si>
+    <t>欧洲-荷兰-乌特勒支</t>
+  </si>
+  <si>
+    <t>荷兰乌得勒支会展中心</t>
+  </si>
+  <si>
+    <t>2026年05月31日-05月31日</t>
+  </si>
+  <si>
+    <t>572家</t>
+  </si>
+  <si>
+    <t>韩国釜山水产及渔业展览会 - BISFE</t>
+  </si>
+  <si>
+    <t>亚洲-韩国-釜山</t>
+  </si>
+  <si>
+    <t>韩国釜山会展中心</t>
+  </si>
+  <si>
+    <t>2025年11月15日-11月17日</t>
+  </si>
+  <si>
+    <t>401家</t>
+  </si>
+  <si>
+    <t>智利水产养殖及渔业展览会 - AQUA SUR</t>
+  </si>
+  <si>
+    <t>南美洲-智利-圣地亚哥</t>
+  </si>
+  <si>
+    <t>智利圣地亚哥会议中心</t>
+  </si>
+  <si>
+    <t>2026年03月01日-03月01日</t>
+  </si>
+  <si>
+    <t>510家</t>
+  </si>
+  <si>
+    <t>墨西哥水产及渔业展览会 - MIS</t>
+  </si>
+  <si>
+    <t>北美洲-墨西哥-瓜达拉哈拉</t>
+  </si>
+  <si>
+    <t>墨西哥瓜达拉哈拉会展中心</t>
+  </si>
+  <si>
+    <t>2024年05月15日-05月17日</t>
+  </si>
+  <si>
+    <t>印尼国际渔业展览会 - Indo fisheries</t>
+  </si>
+  <si>
+    <t>亚洲-印度尼西亚-雅加达</t>
+  </si>
+  <si>
+    <t>印度尼西亚雅加达会议中心</t>
+  </si>
+  <si>
+    <t>2025年07月02日-07月04日</t>
+  </si>
+  <si>
+    <t>575家</t>
+  </si>
+  <si>
+    <t>菲律宾畜牧，乳制品，肉类加工和水产养殖展览会 - ILDEX Philippines</t>
+  </si>
+  <si>
+    <t>亚洲-菲律宾-马尼拉</t>
+  </si>
+  <si>
+    <t>菲律宾马尼拉SMX会展中心</t>
+  </si>
+  <si>
+    <t>2026年08月26日-08月28日</t>
+  </si>
+  <si>
+    <t>180家</t>
+  </si>
+  <si>
+    <t>越南国际水产养殖及渔业展览会 - Aquaculture Vietnam</t>
+  </si>
+  <si>
+    <t>2026年03月18日-03月20日</t>
+  </si>
+  <si>
+    <t>100家</t>
+  </si>
+  <si>
+    <t>世界水产养殖及渔业展览会 - World Aquaculture</t>
+  </si>
+  <si>
+    <t>2025年11月10日-11月13日</t>
+  </si>
+  <si>
+    <t>柬埔寨国际家禽畜牧业展览会 - Livestock Cambodia</t>
+  </si>
+  <si>
+    <t>亚洲-柬埔寨-金边</t>
+  </si>
+  <si>
+    <t>柬埔寨钻石岛会展中心</t>
+  </si>
+  <si>
+    <t>2025年09月17日-09月19日</t>
+  </si>
+  <si>
+    <t>70家</t>
+  </si>
+  <si>
+    <t>新加坡国际水产海鲜及加工展览会 - Seafood Expo Asia</t>
+  </si>
+  <si>
+    <t>亚洲-新加坡-新加坡</t>
+  </si>
+  <si>
+    <t>新加坡滨海湾金沙会展中心</t>
+  </si>
+  <si>
+    <t>2025年09月10日-09月12日</t>
+  </si>
+  <si>
+    <t>220家</t>
+  </si>
+  <si>
+    <t>印尼国际家禽畜牧产业展览会 - INDO LIVESTOCK Expo &amp; Forum</t>
+  </si>
+  <si>
+    <t>印度尼西亚努桑塔拉国际会展中心</t>
+  </si>
+  <si>
+    <t>2026年06月16日-06月18日</t>
+  </si>
+  <si>
+    <t>泰国国际集约化畜牧展览会 - VIV ASIA</t>
+  </si>
+  <si>
+    <t>亚洲-泰国-曼谷</t>
+  </si>
+  <si>
+    <t>泰国IMPACT会展中心</t>
+  </si>
+  <si>
+    <t>2027年03月10日-03月12日</t>
+  </si>
+  <si>
+    <t>1500家</t>
+  </si>
+  <si>
+    <t>马来西亚国际畜牧业展览会 - Livestock Malaysia</t>
+  </si>
+  <si>
+    <t>亚洲-马来西亚-马六甲</t>
+  </si>
+  <si>
+    <t>马来西亚马六甲国际贸易中心</t>
+  </si>
+  <si>
+    <t>2025年08月27日-08月29日</t>
+  </si>
+  <si>
+    <t>菲律宾国际水产海鲜及养殖业展览会 - Aquaculture Philippines</t>
+  </si>
+  <si>
+    <t>菲律宾马尼拉世界贸易中心</t>
+  </si>
+  <si>
     <t>2025年06月25日-06月27日</t>
-  </si>
-[...208 lines deleted...]
-    <t>菲律宾马尼拉世界贸易中心</t>
   </si>
   <si>
     <t>菲律宾国际畜牧业展览会 - Livestock Philippines</t>
   </si>
   <si>
     <t>越南畜牧，乳制品，肉类加工和水产养殖展览会 - ILDEX VIETNAM</t>
   </si>
   <si>
     <t>2026年05月20日-05月22日</t>
   </si>
   <si>
     <t>276家</t>
   </si>
   <si>
     <t>越南国际家禽畜牧产业展览会 - VIETSTOCK</t>
   </si>
   <si>
     <t>2026年10月21日-10月23日</t>
   </si>
   <si>
     <t>斯里兰卡国际饲料及畜牧业展览会 - Lanka Livestock</t>
   </si>
   <si>
     <t>亚洲-斯里兰卡-科伦坡</t>
   </si>
@@ -961,51 +955,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H47"/>
+  <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -1050,1078 +1044,1054 @@
       <c r="A4">
         <v>3718</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>3695</v>
+        <v>3460</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>22</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>3460</v>
+        <v>3442</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>3442</v>
+        <v>3441</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7" t="s">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>33</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>3441</v>
+        <v>3440</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8" t="s">
         <v>36</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8" t="s">
         <v>38</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>3440</v>
+        <v>3417</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>10</v>
       </c>
       <c r="D9" t="s">
         <v>41</v>
       </c>
       <c r="E9" t="s">
         <v>42</v>
       </c>
       <c r="F9" t="s">
         <v>43</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>3417</v>
+        <v>3415</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" t="s">
         <v>10</v>
       </c>
       <c r="D10" t="s">
         <v>46</v>
       </c>
       <c r="E10" t="s">
         <v>47</v>
       </c>
       <c r="F10" t="s">
         <v>48</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>3415</v>
+        <v>3414</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11" t="s">
         <v>51</v>
       </c>
       <c r="E11" t="s">
         <v>52</v>
       </c>
       <c r="F11" t="s">
         <v>53</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>3414</v>
+        <v>3408</v>
       </c>
       <c r="B12" t="s">
+        <v>54</v>
+      </c>
+      <c r="C12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" t="s">
         <v>55</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>56</v>
       </c>
-      <c r="E12" t="s">
+      <c r="F12" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>3408</v>
+        <v>3407</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
         <v>60</v>
       </c>
       <c r="E13" t="s">
         <v>61</v>
       </c>
       <c r="F13" t="s">
         <v>62</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>3407</v>
+        <v>3406</v>
       </c>
       <c r="B14" t="s">
+        <v>63</v>
+      </c>
+      <c r="C14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" t="s">
         <v>64</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>65</v>
       </c>
-      <c r="E14" t="s">
+      <c r="F14" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>34</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>3406</v>
+        <v>3405</v>
       </c>
       <c r="B15" t="s">
         <v>68</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
         <v>69</v>
       </c>
       <c r="E15" t="s">
         <v>70</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>3405</v>
+        <v>3404</v>
       </c>
       <c r="B16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>3404</v>
+        <v>3403</v>
       </c>
       <c r="B17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C17" t="s">
         <v>10</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E17" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>3403</v>
+        <v>3401</v>
       </c>
       <c r="B18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E18" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F18" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>3401</v>
+        <v>3400</v>
       </c>
       <c r="B19" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E19" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F19" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>3400</v>
+        <v>3398</v>
       </c>
       <c r="B20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E20" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F20" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>3398</v>
+        <v>3397</v>
       </c>
       <c r="B21" t="s">
         <v>97</v>
       </c>
       <c r="C21" t="s">
         <v>10</v>
       </c>
       <c r="D21" t="s">
         <v>98</v>
       </c>
       <c r="E21" t="s">
         <v>99</v>
       </c>
       <c r="F21" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>24</v>
+        <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>3397</v>
+        <v>3396</v>
       </c>
       <c r="B22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E22" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F22" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>3396</v>
+        <v>3395</v>
       </c>
       <c r="B23" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C23" t="s">
         <v>10</v>
       </c>
       <c r="D23" t="s">
-        <v>106</v>
+        <v>79</v>
       </c>
       <c r="E23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>3395</v>
+        <v>3394</v>
       </c>
       <c r="B24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="D24" t="s">
-        <v>83</v>
+        <v>112</v>
       </c>
       <c r="E24" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F24" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>3394</v>
+        <v>3393</v>
       </c>
       <c r="B25" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C25" t="s">
         <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>3393</v>
+        <v>3392</v>
       </c>
       <c r="B26" t="s">
+        <v>117</v>
+      </c>
+      <c r="C26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
+        <v>74</v>
+      </c>
+      <c r="E26" t="s">
         <v>118</v>
-      </c>
-[...7 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>119</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>96</v>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>3392</v>
+        <v>3391</v>
       </c>
       <c r="B27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C27" t="s">
         <v>10</v>
       </c>
       <c r="D27" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="E27" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F27" t="s">
         <v>122</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>3391</v>
+        <v>3390</v>
       </c>
       <c r="B28" t="s">
         <v>124</v>
       </c>
       <c r="C28" t="s">
         <v>10</v>
       </c>
       <c r="D28" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="E28" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="F28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>3390</v>
+        <v>3388</v>
       </c>
       <c r="B29" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C29" t="s">
         <v>10</v>
       </c>
       <c r="D29" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E29" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F29" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>3388</v>
+        <v>2646</v>
       </c>
       <c r="B30" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C30" t="s">
         <v>10</v>
       </c>
       <c r="D30" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E30" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F30" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>2646</v>
+        <v>2609</v>
       </c>
       <c r="B31" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C31" t="s">
         <v>10</v>
       </c>
       <c r="D31" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E31" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F31" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>2609</v>
+        <v>2583</v>
       </c>
       <c r="B32" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C32" t="s">
         <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E32" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F32" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>146</v>
+        <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>2583</v>
+        <v>2210</v>
       </c>
       <c r="B33" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C33" t="s">
         <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E33" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F33" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>113</v>
+        <v>152</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>2210</v>
+        <v>2064</v>
       </c>
       <c r="B34" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C34" t="s">
         <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="E34" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="F34" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>2064</v>
+        <v>1921</v>
       </c>
       <c r="B35" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C35" t="s">
         <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>158</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>159</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>1921</v>
+        <v>1881</v>
       </c>
       <c r="B36" t="s">
         <v>161</v>
       </c>
       <c r="C36" t="s">
         <v>10</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="E36" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="F36" t="s">
         <v>162</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>163</v>
+        <v>77</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>1881</v>
+        <v>1852</v>
       </c>
       <c r="B37" t="s">
+        <v>163</v>
+      </c>
+      <c r="C37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" t="s">
         <v>164</v>
       </c>
-      <c r="C37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" t="s">
-        <v>107</v>
+        <v>165</v>
       </c>
       <c r="F37" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>81</v>
+        <v>167</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>1852</v>
+        <v>1820</v>
       </c>
       <c r="B38" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C38" t="s">
         <v>10</v>
       </c>
       <c r="D38" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E38" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="F38" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>1820</v>
+        <v>1514</v>
       </c>
       <c r="B39" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C39" t="s">
         <v>10</v>
       </c>
       <c r="D39" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
       <c r="E39" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>175</v>
+        <v>152</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>1514</v>
+        <v>1487</v>
       </c>
       <c r="B40" t="s">
         <v>176</v>
       </c>
       <c r="C40" t="s">
         <v>10</v>
       </c>
       <c r="D40" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="E40" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F40" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>155</v>
+        <v>180</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>1487</v>
+        <v>1407</v>
       </c>
       <c r="B41" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C41" t="s">
         <v>10</v>
       </c>
       <c r="D41" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E41" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F41" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>183</v>
+        <v>96</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>1407</v>
+        <v>1378</v>
       </c>
       <c r="B42" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C42" t="s">
         <v>10</v>
       </c>
       <c r="D42" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="E42" t="s">
         <v>186</v>
       </c>
       <c r="F42" t="s">
         <v>187</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>24</v>
+        <v>96</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>1378</v>
+        <v>1376</v>
       </c>
       <c r="B43" t="s">
         <v>188</v>
       </c>
       <c r="C43" t="s">
         <v>10</v>
       </c>
       <c r="D43" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="E43" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="F43" t="s">
-        <v>119</v>
+        <v>187</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>24</v>
+        <v>96</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>1376</v>
+        <v>67</v>
       </c>
       <c r="B44" t="s">
+        <v>189</v>
+      </c>
+      <c r="C44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
         <v>190</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>24</v>
+        <v>191</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>67</v>
+        <v>1358</v>
       </c>
       <c r="B45" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C45" t="s">
         <v>10</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>193</v>
+        <v>72</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>1358</v>
+        <v>1303</v>
       </c>
       <c r="B46" t="s">
         <v>194</v>
       </c>
       <c r="C46" t="s">
         <v>10</v>
       </c>
       <c r="D46" t="s">
-        <v>11</v>
+        <v>195</v>
       </c>
       <c r="E46" t="s">
-        <v>12</v>
+        <v>196</v>
       </c>
       <c r="F46" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>76</v>
-[...23 lines deleted...]
-        <v>163</v>
+        <v>160</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>