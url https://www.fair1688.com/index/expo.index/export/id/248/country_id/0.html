--- v1 (2026-07-06)
+++ v2 (2026-08-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
   <si>
-    <t>展会清单 导出时间：2026-07-06 09:34:19</t>
+    <t>展会清单 导出时间：2026-08-22 06:22:58</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -362,51 +362,51 @@
   <si>
     <t>土耳其伊斯坦布尔博览中心</t>
   </si>
   <si>
     <t>2025年05月14日-05月16日</t>
   </si>
   <si>
     <t>800家</t>
   </si>
   <si>
     <t>西班牙畜牧业展览会 - Figan</t>
   </si>
   <si>
     <t>欧洲-西班牙-萨拉戈萨</t>
   </si>
   <si>
     <t>西班牙萨拉戈萨会展中心</t>
   </si>
   <si>
     <t>2025年03月28日-03月28日</t>
   </si>
   <si>
     <t>越南胡志明畜牧产业展览会 - Livestock Vietnam</t>
   </si>
   <si>
-    <t>2027年06月09日-06月11日</t>
+    <t>2027年06月23日-06月25日</t>
   </si>
   <si>
     <t>俄罗斯莫斯科畜牧养殖展览会 - AGROS</t>
   </si>
   <si>
     <t>俄罗斯莫斯科克洛库斯国际会展中心</t>
   </si>
   <si>
     <t>2026年01月21日-01月23日</t>
   </si>
   <si>
     <t>806家</t>
   </si>
   <si>
     <t>俄罗斯莫斯科畜牧展览会 - VIV Russia</t>
   </si>
   <si>
     <t>2025年05月27日-05月29日</t>
   </si>
   <si>
     <t>324家</t>
   </si>
   <si>
     <t xml:space="preserve">德国汉诺威畜牧业展览会 - EUROTIER </t>
   </si>
@@ -491,51 +491,51 @@
   <si>
     <t>2025年07月02日-07月04日</t>
   </si>
   <si>
     <t>575家</t>
   </si>
   <si>
     <t>菲律宾畜牧，乳制品，肉类加工和水产养殖展览会 - ILDEX Philippines</t>
   </si>
   <si>
     <t>亚洲-菲律宾-马尼拉</t>
   </si>
   <si>
     <t>菲律宾马尼拉SMX会展中心</t>
   </si>
   <si>
     <t>2026年08月26日-08月28日</t>
   </si>
   <si>
     <t>180家</t>
   </si>
   <si>
     <t>越南国际水产养殖及渔业展览会 - Aquaculture Vietnam</t>
   </si>
   <si>
-    <t>2026年03月18日-03月20日</t>
+    <t>2027年03月24日-03月26日</t>
   </si>
   <si>
     <t>100家</t>
   </si>
   <si>
     <t>世界水产养殖及渔业展览会 - World Aquaculture</t>
   </si>
   <si>
     <t>2025年11月10日-11月13日</t>
   </si>
   <si>
     <t>柬埔寨国际家禽畜牧业展览会 - Livestock Cambodia</t>
   </si>
   <si>
     <t>亚洲-柬埔寨-金边</t>
   </si>
   <si>
     <t>柬埔寨钻石岛会展中心</t>
   </si>
   <si>
     <t>2025年09月17日-09月19日</t>
   </si>
   <si>
     <t>70家</t>
   </si>
@@ -584,51 +584,51 @@
   <si>
     <t>亚洲-马来西亚-马六甲</t>
   </si>
   <si>
     <t>马来西亚马六甲国际贸易中心</t>
   </si>
   <si>
     <t>2025年08月27日-08月29日</t>
   </si>
   <si>
     <t>菲律宾国际水产海鲜及养殖业展览会 - Aquaculture Philippines</t>
   </si>
   <si>
     <t>菲律宾马尼拉世界贸易中心</t>
   </si>
   <si>
     <t>2025年06月25日-06月27日</t>
   </si>
   <si>
     <t>菲律宾国际畜牧业展览会 - Livestock Philippines</t>
   </si>
   <si>
     <t>越南畜牧，乳制品，肉类加工和水产养殖展览会 - ILDEX VIETNAM</t>
   </si>
   <si>
-    <t>2026年05月20日-05月22日</t>
+    <t>2028年05月31日-06月02日</t>
   </si>
   <si>
     <t>276家</t>
   </si>
   <si>
     <t>越南国际家禽畜牧产业展览会 - VIETSTOCK</t>
   </si>
   <si>
     <t>2026年10月21日-10月23日</t>
   </si>
   <si>
     <t>斯里兰卡国际饲料及畜牧业展览会 - Lanka Livestock</t>
   </si>
   <si>
     <t>亚洲-斯里兰卡-科伦坡</t>
   </si>
   <si>
     <t>斯里兰卡国际会展中心</t>
   </si>
   <si>
     <t>2024年07月11日-07月13日</t>
   </si>
 </sst>
 </file>
 