--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -12,428 +12,434 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-05-15 01:35:11</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+  <si>
+    <t>展会清单 导出时间：2026-07-06 08:22:21</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
+    <t>东盟（马来西亚）园林园艺展览会 - ASEAN Landscape &amp; Gardening Expo</t>
+  </si>
+  <si>
+    <t>园林园艺 / 果蔬</t>
+  </si>
+  <si>
+    <t>亚洲-马来西亚-吉隆坡</t>
+  </si>
+  <si>
+    <t>马来西亚国际贸易展览中心</t>
+  </si>
+  <si>
+    <t>2026年09月10日-09月12日</t>
+  </si>
+  <si>
+    <t>165家</t>
+  </si>
+  <si>
+    <t>波兰凯尔采果蔬展览会 - TSW</t>
+  </si>
+  <si>
+    <t>欧洲-波兰-凯尔采</t>
+  </si>
+  <si>
+    <t>波兰凯尔采会展中心</t>
+  </si>
+  <si>
+    <t>2026年01月23日-01月24日</t>
+  </si>
+  <si>
+    <t>424家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科园林园艺展览会 - Green City</t>
+  </si>
+  <si>
+    <t>欧洲-俄罗斯-莫斯科</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科全俄会展中心</t>
+  </si>
+  <si>
+    <t>2025年09月08日-09月10日</t>
+  </si>
+  <si>
+    <t>500家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科家庭园林园艺用品展览会 - HOUSE and GARDEN. Moscow Garden Show</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科克洛库斯国际会展中心</t>
+  </si>
+  <si>
+    <t>2025年04月10日-04月13日</t>
+  </si>
+  <si>
+    <t>260家</t>
+  </si>
+  <si>
+    <t>墨西哥花卉及园林园艺展览会 – GreenTech Americas</t>
+  </si>
+  <si>
+    <t>北美洲-墨西哥-克雷塔罗</t>
+  </si>
+  <si>
+    <t>墨西哥克雷塔罗会议中心</t>
+  </si>
+  <si>
+    <t>2026年03月24日-03月26日</t>
+  </si>
+  <si>
+    <t>400家</t>
+  </si>
+  <si>
+    <t>法国果蔬展览会 - SITEVI</t>
+  </si>
+  <si>
+    <t>欧洲-法国-蒙彼利埃</t>
+  </si>
+  <si>
+    <t>法国蒙彼利埃会展中心</t>
+  </si>
+  <si>
+    <t>2025年11月25日-11月27日</t>
+  </si>
+  <si>
+    <t>1100家</t>
+  </si>
+  <si>
+    <t>澳大利亚花卉园林展览会 - Melbourne International Flower &amp; Garden Show</t>
+  </si>
+  <si>
+    <t>大洋洲-澳大利亚-墨尔本</t>
+  </si>
+  <si>
+    <t>澳大利亚墨尔本皇家展览馆</t>
+  </si>
+  <si>
+    <t>2026年03月25日-03月29日</t>
+  </si>
+  <si>
+    <t>波兰花卉园林园艺展览会 - Green Days</t>
+  </si>
+  <si>
+    <t>欧洲-波兰-华沙</t>
+  </si>
+  <si>
+    <t>波兰华沙PTAK国际展览中心</t>
+  </si>
+  <si>
+    <t>2026年02月10日-02月12日</t>
+  </si>
+  <si>
+    <t>德国埃森园艺园林花卉展览会 - IPM Essen</t>
+  </si>
+  <si>
+    <t>欧洲-德国-埃森</t>
+  </si>
+  <si>
+    <t>德国埃森会展中心</t>
+  </si>
+  <si>
+    <t>2026年01月27日-01月30日</t>
+  </si>
+  <si>
+    <t>1546家</t>
+  </si>
+  <si>
+    <t>德国柏林果蔬展览会 - FRUIT LOGISTICA</t>
+  </si>
+  <si>
+    <t>欧洲-德国-柏林</t>
+  </si>
+  <si>
+    <t>德国柏林会展中心</t>
+  </si>
+  <si>
+    <t>2026年02月04日-02月06日</t>
+  </si>
+  <si>
+    <t>2675家</t>
+  </si>
+  <si>
+    <t>德国科隆户外用品及园艺展览会 - SPOGA&amp;GAFA</t>
+  </si>
+  <si>
+    <t>欧洲-德国-科隆</t>
+  </si>
+  <si>
+    <t>德国科隆会展中心</t>
+  </si>
+  <si>
+    <t>2026年06月22日-06月24日</t>
+  </si>
+  <si>
+    <t>1600家</t>
+  </si>
+  <si>
+    <t>俄罗斯国际园艺园林花卉展览会 - Flowers Expo</t>
+  </si>
+  <si>
+    <t>2026年09月07日-09月09日</t>
+  </si>
+  <si>
+    <t>385家</t>
+  </si>
+  <si>
+    <t>荷兰花卉园林园艺展览会 - GreenTech Amsterdam</t>
+  </si>
+  <si>
+    <t>欧洲-荷兰-阿姆斯特丹</t>
+  </si>
+  <si>
+    <t>荷兰阿姆斯特丹国际会展中心</t>
+  </si>
+  <si>
+    <t>2026年06月09日-06月11日</t>
+  </si>
+  <si>
+    <t>545家</t>
+  </si>
+  <si>
+    <t>美国果蔬展览会 - GPFS</t>
+  </si>
+  <si>
+    <t>北美洲-美国-亚特兰大</t>
+  </si>
+  <si>
+    <t>美国亚特兰大市场中心</t>
+  </si>
+  <si>
+    <t>2025年10月16日-10月18日</t>
+  </si>
+  <si>
+    <t>1000家</t>
+  </si>
+  <si>
+    <t>美国花卉园林园艺展览会 - Cultivate</t>
+  </si>
+  <si>
+    <t>北美洲-美国-哥伦布</t>
+  </si>
+  <si>
+    <t>美国哥伦布会展中心</t>
+  </si>
+  <si>
+    <t>2025年07月12日-07月15日</t>
+  </si>
+  <si>
+    <t>895家</t>
+  </si>
+  <si>
+    <t>墨西哥果蔬展览会 - The Mexico Conference</t>
+  </si>
+  <si>
+    <t>北美洲-墨西哥-瓜达拉哈拉</t>
+  </si>
+  <si>
+    <t>墨西哥瓜达拉哈拉会展中心</t>
+  </si>
+  <si>
+    <t>2025年05月14日-05月15日</t>
+  </si>
+  <si>
+    <t>386家</t>
+  </si>
+  <si>
+    <t>日本东京果蔬展览会 - Vegetables &amp; Fruit World</t>
+  </si>
+  <si>
+    <t>亚洲-日本-东京</t>
+  </si>
+  <si>
+    <t>日本东京有明国际会展中心</t>
+  </si>
+  <si>
+    <t>2026年03月10日-03月13日</t>
+  </si>
+  <si>
+    <t>460家</t>
+  </si>
+  <si>
+    <t>日本东京花卉园艺展览会 - Floral Innovation Expo</t>
+  </si>
+  <si>
+    <t>2025年03月11日-03月14日</t>
+  </si>
+  <si>
+    <t>泰国果蔬展览会 - FRUIT PROCESSING EXPO</t>
+  </si>
+  <si>
+    <t>亚洲-泰国-曼谷</t>
+  </si>
+  <si>
+    <t>泰国诗丽吉王后国家会议中心</t>
+  </si>
+  <si>
+    <t>2024年11月27日-11月29日</t>
+  </si>
+  <si>
+    <t>600家</t>
+  </si>
+  <si>
+    <t>土耳其花卉园艺园林展览会 - The Flower and Plant Show</t>
+  </si>
+  <si>
+    <t>欧洲-土耳其-伊斯坦布尔</t>
+  </si>
+  <si>
+    <t>土耳其伊斯坦布尔TUYAP会展中心</t>
+  </si>
+  <si>
+    <t>2024年02月15日-02月17日</t>
+  </si>
+  <si>
+    <t>160家</t>
+  </si>
+  <si>
+    <t>西班牙果蔬展览会 - Fruit Attraction</t>
+  </si>
+  <si>
+    <t>欧洲-西班牙-马德里</t>
+  </si>
+  <si>
+    <t>西班牙马德里会展中心</t>
+  </si>
+  <si>
+    <t>2025年09月30日-10月02日</t>
+  </si>
+  <si>
+    <t xml:space="preserve">意大利果蔬展览会 - Macfrut </t>
+  </si>
+  <si>
+    <t>欧洲-意大利-里米尼</t>
+  </si>
+  <si>
+    <t>意大利里米尼会展中心</t>
+  </si>
+  <si>
+    <t>2025年05月06日-05月08日</t>
+  </si>
+  <si>
+    <t>印度花卉园林园艺展览会 - Flora Expo INDIA</t>
+  </si>
+  <si>
+    <t>亚洲-印度-孟买</t>
+  </si>
+  <si>
+    <t>印度孟买国际展览中心</t>
+  </si>
+  <si>
+    <t>2025年12月19日-12月21日</t>
+  </si>
+  <si>
+    <t>250家</t>
+  </si>
+  <si>
+    <t>泰国国际花卉园艺展览会 - Horti ASIA</t>
+  </si>
+  <si>
+    <t>泰国曼谷国际贸易展览中心</t>
+  </si>
+  <si>
+    <t>2026年03月11日-03月13日</t>
+  </si>
+  <si>
+    <t>300家</t>
+  </si>
+  <si>
+    <t>亚洲水果蔬菜、花卉园艺及生产加工技术展览会 - HortEx</t>
+  </si>
+  <si>
+    <t>2026年05月20日-05月22日</t>
+  </si>
+  <si>
     <t>越南国际仿真植物花卉、婚庆道具及美陈道具展览会 - FLORAL SHOW VIETNAM</t>
   </si>
   <si>
-    <t>园林园艺 / 果蔬</t>
-[...1 lines deleted...]
-  <si>
     <t>亚洲-越南-胡志明</t>
   </si>
   <si>
     <t>越南VISKY EXPO展览中心</t>
   </si>
   <si>
     <t>2026年12月16日-12月20日</t>
   </si>
   <si>
-    <t>300家</t>
-[...325 lines deleted...]
-  <si>
     <t>越南国际园林园艺及景观设施展览会 - Garden &amp; Landscape Vietnam</t>
   </si>
   <si>
     <t>越南西贡国际会展中心</t>
   </si>
   <si>
-    <t>2025年12月04日-12月06日</t>
+    <t>2026年12月03日-12月05日</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -780,694 +786,694 @@
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>4187</v>
+        <v>4159</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>4159</v>
+        <v>3855</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>3855</v>
+        <v>3753</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>22</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>3753</v>
+        <v>3735</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" t="s">
         <v>26</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>3735</v>
+        <v>3456</v>
       </c>
       <c r="B7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>31</v>
       </c>
       <c r="F7" t="s">
         <v>32</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>3456</v>
+        <v>3450</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8" t="s">
         <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>37</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>3450</v>
+        <v>3443</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>10</v>
       </c>
       <c r="D9" t="s">
         <v>40</v>
       </c>
       <c r="E9" t="s">
         <v>41</v>
       </c>
       <c r="F9" t="s">
         <v>42</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>3443</v>
+        <v>3439</v>
       </c>
       <c r="B10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
         <v>44</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>45</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>3439</v>
+        <v>3438</v>
       </c>
       <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" t="s">
         <v>48</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>49</v>
       </c>
-      <c r="E11" t="s">
+      <c r="F11" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>3438</v>
+        <v>3437</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12" t="s">
         <v>53</v>
       </c>
       <c r="E12" t="s">
         <v>54</v>
       </c>
       <c r="F12" t="s">
         <v>55</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>3437</v>
+        <v>3436</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
         <v>58</v>
       </c>
       <c r="E13" t="s">
         <v>59</v>
       </c>
       <c r="F13" t="s">
         <v>60</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>3436</v>
+        <v>3435</v>
       </c>
       <c r="B14" t="s">
         <v>62</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" t="s">
+        <v>26</v>
+      </c>
+      <c r="F14" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>3435</v>
+        <v>3434</v>
       </c>
       <c r="B15" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" t="s">
+        <v>66</v>
+      </c>
+      <c r="E15" t="s">
         <v>67</v>
       </c>
-      <c r="C15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>28</v>
+        <v>68</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>3434</v>
+        <v>3433</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="D16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E16" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F16" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>3433</v>
+        <v>3432</v>
       </c>
       <c r="B17" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C17" t="s">
         <v>10</v>
       </c>
       <c r="D17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E17" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>3432</v>
+        <v>3431</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>3431</v>
+        <v>3430</v>
       </c>
       <c r="B19" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E19" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F19" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>3430</v>
+        <v>3429</v>
       </c>
       <c r="B20" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E20" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="F20" t="s">
         <v>91</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>92</v>
+        <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>3429</v>
+        <v>3428</v>
       </c>
       <c r="B21" t="s">
+        <v>92</v>
+      </c>
+      <c r="C21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" t="s">
         <v>93</v>
       </c>
-      <c r="C21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="F21" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>29</v>
+        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>3428</v>
+        <v>3427</v>
       </c>
       <c r="B22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F22" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>3427</v>
+        <v>3426</v>
       </c>
       <c r="B23" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C23" t="s">
         <v>10</v>
       </c>
       <c r="D23" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E23" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F23" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>3426</v>
+        <v>3425</v>
       </c>
       <c r="B24" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="D24" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>3425</v>
+        <v>3424</v>
       </c>
       <c r="B25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C25" t="s">
         <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>43</v>
+        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>3424</v>
+        <v>1436</v>
       </c>
       <c r="B26" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C26" t="s">
         <v>10</v>
       </c>
       <c r="D26" t="s">
-        <v>114</v>
+        <v>93</v>
       </c>
       <c r="E26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>1436</v>
+        <v>63</v>
       </c>
       <c r="B27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C27" t="s">
         <v>10</v>
       </c>
       <c r="D27" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="E27" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F27" t="s">
         <v>120</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>63</v>
+        <v>4187</v>
       </c>
       <c r="B28" t="s">
         <v>121</v>
       </c>
       <c r="C28" t="s">
         <v>10</v>
       </c>
       <c r="D28" t="s">
-        <v>96</v>
+        <v>122</v>
       </c>
       <c r="E28" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="F28" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>162</v>
       </c>
       <c r="B29" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C29" t="s">
         <v>10</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="E29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>14</v>
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>