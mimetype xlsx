--- v1 (2026-07-06)
+++ v2 (2026-07-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
-    <t>展会清单 导出时间：2026-07-06 08:22:21</t>
+    <t>展会清单 导出时间：2026-07-06 08:42:46</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>