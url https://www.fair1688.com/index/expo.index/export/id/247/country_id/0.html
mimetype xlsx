--- v2 (2026-07-06)
+++ v3 (2026-08-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
-    <t>展会清单 导出时间：2026-07-06 08:42:46</t>
+    <t>展会清单 导出时间：2026-08-22 06:21:54</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -374,69 +374,69 @@
   <si>
     <t>印度孟买国际展览中心</t>
   </si>
   <si>
     <t>2025年12月19日-12月21日</t>
   </si>
   <si>
     <t>250家</t>
   </si>
   <si>
     <t>泰国国际花卉园艺展览会 - Horti ASIA</t>
   </si>
   <si>
     <t>泰国曼谷国际贸易展览中心</t>
   </si>
   <si>
     <t>2026年03月11日-03月13日</t>
   </si>
   <si>
     <t>300家</t>
   </si>
   <si>
     <t>亚洲水果蔬菜、花卉园艺及生产加工技术展览会 - HortEx</t>
   </si>
   <si>
-    <t>2026年05月20日-05月22日</t>
+    <t>亚洲-越南-胡志明</t>
+  </si>
+  <si>
+    <t>越南西贡国际会展中心</t>
+  </si>
+  <si>
+    <t>2027年03月17日-03月19日</t>
   </si>
   <si>
     <t>越南国际仿真植物花卉、婚庆道具及美陈道具展览会 - FLORAL SHOW VIETNAM</t>
   </si>
   <si>
-    <t>亚洲-越南-胡志明</t>
-[...1 lines deleted...]
-  <si>
     <t>越南VISKY EXPO展览中心</t>
   </si>
   <si>
     <t>2026年12月16日-12月20日</t>
   </si>
   <si>
     <t>越南国际园林园艺及景观设施展览会 - Garden &amp; Landscape Vietnam</t>
-  </si>
-[...1 lines deleted...]
-    <t>越南西贡国际会展中心</t>
   </si>
   <si>
     <t>2026年12月03日-12月05日</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1371,102 +1371,102 @@
       <c r="D26" t="s">
         <v>93</v>
       </c>
       <c r="E26" t="s">
         <v>116</v>
       </c>
       <c r="F26" t="s">
         <v>117</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>63</v>
       </c>
       <c r="B27" t="s">
         <v>119</v>
       </c>
       <c r="C27" t="s">
         <v>10</v>
       </c>
       <c r="D27" t="s">
-        <v>93</v>
+        <v>120</v>
       </c>
       <c r="E27" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="F27" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>4187</v>
       </c>
       <c r="B28" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C28" t="s">
         <v>10</v>
       </c>
       <c r="D28" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="E28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>162</v>
       </c>
       <c r="B29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C29" t="s">
         <v>10</v>
       </c>
       <c r="D29" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="E29" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="F29" t="s">
         <v>127</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
         <v>118</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>