--- v3 (2026-08-21)
+++ v4 (2026-10-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
-    <t>展会清单 导出时间：2026-08-22 06:21:54</t>
+    <t>展会清单 导出时间：2026-10-06 08:06:10</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>