--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-05-15 00:43:00</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+  <si>
+    <t>展会清单 导出时间：2026-07-06 09:34:54</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -338,87 +338,75 @@
   <si>
     <t>250家</t>
   </si>
   <si>
     <t>巴基斯坦拉合尔食品饮料加工包装技术展览会 - IFTECH Pakistan</t>
   </si>
   <si>
     <t>亚洲-巴基斯坦-拉合尔</t>
   </si>
   <si>
     <t>巴基斯坦拉合尔世博中心</t>
   </si>
   <si>
     <t>2026年06月18日-06月20日</t>
   </si>
   <si>
     <t>印尼国际制糖机械、设备及加工技术展览会 - SugarMach Indonesia</t>
   </si>
   <si>
     <t>印度尼西亚雅加达国际博览会议中心</t>
   </si>
   <si>
     <t>2026年07月28日-07月30日</t>
   </si>
   <si>
-    <t>越南国际罐头食品、原辅料及机械设备展览会 - Asia CanTech</t>
-[...2 lines deleted...]
-    <t>2025年10月06日-10月08日</t>
+    <t>亚洲国际罐头食品、原辅料及机械设备展览会 - Asia CanTech</t>
+  </si>
+  <si>
+    <t>泰国曼谷国际贸易展览中心</t>
+  </si>
+  <si>
+    <t>2026年11月02日-11月04日</t>
   </si>
   <si>
     <t>146家</t>
   </si>
   <si>
     <t>泰国国际食品加工及包装展览会 - Food Pack Asia</t>
   </si>
   <si>
-    <t>泰国曼谷国际贸易展览中心</t>
-[...1 lines deleted...]
-  <si>
     <t>2026年02月04日-02月07日</t>
   </si>
   <si>
     <t>460家</t>
   </si>
   <si>
     <t>越南国际烘焙设备展览会 - VIBS</t>
   </si>
   <si>
     <t>2025年12月10日-12月13日</t>
-  </si>
-[...10 lines deleted...]
-    <t>2025年11月19日-11月20日</t>
   </si>
   <si>
     <t>泰国国际糖业技术设备展览会 - SUGAREX THAILAND</t>
   </si>
   <si>
     <t>亚洲-泰国-孔敬</t>
   </si>
   <si>
     <t>泰国孔敬国际会展中心</t>
   </si>
   <si>
     <t>2026年09月10日-09月11日</t>
   </si>
   <si>
     <t>104家</t>
   </si>
   <si>
     <t>缅甸国际食品饮料及加工包装技术展览会 - Myanmar Foodtec</t>
   </si>
   <si>
     <t>亚洲-缅甸-仰光</t>
   </si>
   <si>
     <t>缅甸仰光会展中心</t>
   </si>
@@ -766,51 +754,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -1320,204 +1308,180 @@
       <c r="D23" t="s">
         <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>106</v>
       </c>
       <c r="F23" t="s">
         <v>107</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>1482</v>
       </c>
       <c r="B24" t="s">
         <v>108</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="D24" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="E24" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="F24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>1429</v>
       </c>
       <c r="B25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C25" t="s">
         <v>10</v>
       </c>
       <c r="D25" t="s">
         <v>92</v>
       </c>
       <c r="E25" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="F25" t="s">
         <v>113</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>1340</v>
       </c>
       <c r="B26" t="s">
         <v>115</v>
       </c>
       <c r="C26" t="s">
         <v>10</v>
       </c>
       <c r="D26" t="s">
         <v>97</v>
       </c>
       <c r="E26" t="s">
         <v>98</v>
       </c>
       <c r="F26" t="s">
         <v>116</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>1325</v>
+        <v>1324</v>
       </c>
       <c r="B27" t="s">
         <v>117</v>
       </c>
       <c r="C27" t="s">
         <v>10</v>
       </c>
       <c r="D27" t="s">
         <v>118</v>
       </c>
       <c r="E27" t="s">
         <v>119</v>
       </c>
       <c r="F27" t="s">
         <v>120</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>19</v>
+        <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>1324</v>
+        <v>1306</v>
       </c>
       <c r="B28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C28" t="s">
         <v>10</v>
       </c>
       <c r="D28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>1306</v>
+        <v>1222</v>
       </c>
       <c r="B29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C29" t="s">
         <v>10</v>
       </c>
       <c r="D29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>130</v>
-[...22 lines deleted...]
-      <c r="H30" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>