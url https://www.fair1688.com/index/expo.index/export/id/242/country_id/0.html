--- v1 (2026-07-06)
+++ v2 (2026-08-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
-    <t>展会清单 导出时间：2026-07-06 09:34:54</t>
+    <t>展会清单 导出时间：2026-08-22 06:22:51</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -335,51 +335,51 @@
   <si>
     <t>2026年04月15日-04月18日</t>
   </si>
   <si>
     <t>250家</t>
   </si>
   <si>
     <t>巴基斯坦拉合尔食品饮料加工包装技术展览会 - IFTECH Pakistan</t>
   </si>
   <si>
     <t>亚洲-巴基斯坦-拉合尔</t>
   </si>
   <si>
     <t>巴基斯坦拉合尔世博中心</t>
   </si>
   <si>
     <t>2026年06月18日-06月20日</t>
   </si>
   <si>
     <t>印尼国际制糖机械、设备及加工技术展览会 - SugarMach Indonesia</t>
   </si>
   <si>
     <t>印度尼西亚雅加达国际博览会议中心</t>
   </si>
   <si>
-    <t>2026年07月28日-07月30日</t>
+    <t>2027年07月27日-07月29日</t>
   </si>
   <si>
     <t>亚洲国际罐头食品、原辅料及机械设备展览会 - Asia CanTech</t>
   </si>
   <si>
     <t>泰国曼谷国际贸易展览中心</t>
   </si>
   <si>
     <t>2026年11月02日-11月04日</t>
   </si>
   <si>
     <t>146家</t>
   </si>
   <si>
     <t>泰国国际食品加工及包装展览会 - Food Pack Asia</t>
   </si>
   <si>
     <t>2026年02月04日-02月07日</t>
   </si>
   <si>
     <t>460家</t>
   </si>
   <si>
     <t>越南国际烘焙设备展览会 - VIBS</t>
   </si>