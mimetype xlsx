--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -12,92 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-05-15 01:35:14</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+  <si>
+    <t>展会清单 导出时间：2026-07-06 08:22:21</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
-    <t>亚太区皮革展越南展 - APLF</t>
+    <t>亚太区皮革展 - APLF</t>
   </si>
   <si>
     <t>皮革 / 鞋类</t>
   </si>
   <si>
-    <t>亚洲-越南-胡志明</t>
-[...5 lines deleted...]
-    <t>2025年11月13日-11月15日</t>
+    <t>亚洲-印度尼西亚-雅加达</t>
+  </si>
+  <si>
+    <t>印度尼西亚雅加达国际博览会议中心</t>
+  </si>
+  <si>
+    <t>2026年11月17日-11月18日</t>
   </si>
   <si>
     <t>100家</t>
   </si>
   <si>
     <t>埃塞俄比亚皮革展览会 - AALF</t>
   </si>
   <si>
     <t>非洲-埃塞俄比亚-亚的斯亚贝巴</t>
   </si>
   <si>
     <t>埃塞俄比亚亚的斯亚贝巴会展中心</t>
   </si>
   <si>
     <t>2025年10月31日-11月03日</t>
   </si>
   <si>
     <t>340家</t>
   </si>
   <si>
     <t>意大利米兰琳琅沛丽皮革展览会 - LINEAPELLE</t>
   </si>
   <si>
     <t>欧洲-意大利-米兰</t>
   </si>
@@ -216,56 +216,50 @@
     <t>德国杜塞尔多夫会展中心</t>
   </si>
   <si>
     <t>2025年08月23日-08月25日</t>
   </si>
   <si>
     <t>1300家</t>
   </si>
   <si>
     <t>波兰鞋业及皮革展览会 - PF SHOW</t>
   </si>
   <si>
     <t>欧洲-波兰-华沙</t>
   </si>
   <si>
     <t>波兰华沙PTAK国际展览中心</t>
   </si>
   <si>
     <t>2023年10月10日-10月12日</t>
   </si>
   <si>
     <t>300家</t>
   </si>
   <si>
     <t>印尼国际皮革与鞋类工业展览会 - Indo Leather &amp; Footwear Expo</t>
-  </si>
-[...4 lines deleted...]
-    <t>印度尼西亚雅加达国际博览会议中心</t>
   </si>
   <si>
     <t>2026年08月05日-08月07日</t>
   </si>
   <si>
     <t>290家</t>
   </si>
   <si>
     <t>越南国际鞋类、皮革及工业设备展览会 - Shoes&amp;Leather Vietnam</t>
   </si>
   <si>
     <t>亚洲-越南-河内</t>
   </si>
   <si>
     <t>越南国家展览中心</t>
   </si>
   <si>
     <t>2026年10月15日-10月17日</t>
   </si>
   <si>
     <t>708家</t>
   </si>
 </sst>
 </file>
 
@@ -930,85 +924,85 @@
       <c r="D14" t="s">
         <v>63</v>
       </c>
       <c r="E14" t="s">
         <v>64</v>
       </c>
       <c r="F14" t="s">
         <v>65</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>1526</v>
       </c>
       <c r="B15" t="s">
         <v>67</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>1357</v>
       </c>
       <c r="B16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" t="s">
+        <v>71</v>
+      </c>
+      <c r="E16" t="s">
         <v>72</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="F16" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>