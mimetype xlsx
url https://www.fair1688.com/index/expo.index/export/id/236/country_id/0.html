--- v1 (2026-07-06)
+++ v2 (2026-08-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>展会清单 导出时间：2026-07-06 08:22:21</t>
+    <t>展会清单 导出时间：2026-08-22 06:22:00</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>