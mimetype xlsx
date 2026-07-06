--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
-    <t>展会清单 导出时间：2026-05-15 02:24:46</t>
+    <t>展会清单 导出时间：2026-07-06 08:48:58</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>