--- v1 (2026-07-06)
+++ v2 (2026-07-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
-    <t>展会清单 导出时间：2026-07-06 08:48:58</t>
+    <t>展会清单 导出时间：2026-07-06 09:44:16</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>