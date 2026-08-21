--- v2 (2026-07-06)
+++ v3 (2026-08-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
-    <t>展会清单 导出时间：2026-07-06 09:44:16</t>
+    <t>展会清单 导出时间：2026-08-22 05:33:55</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -98,66 +98,66 @@
   <si>
     <t>波兰华沙家庭用品展览会 - Warsaw Home &amp; Contract</t>
   </si>
   <si>
     <t>欧洲-波兰-华沙</t>
   </si>
   <si>
     <t>波兰华沙PTAK国际展览中心</t>
   </si>
   <si>
     <t>2025年10月22日-10月25日</t>
   </si>
   <si>
     <t>665家</t>
   </si>
   <si>
     <t>越南礼品及家庭用品展览会 - VIPREMIUM</t>
   </si>
   <si>
     <t>亚洲-越南-胡志明</t>
   </si>
   <si>
     <t>越南西贡国际会展中心</t>
   </si>
   <si>
-    <t>2025年06月05日-06月08日</t>
+    <t>2026年06月04日-06月07日</t>
   </si>
   <si>
     <t>350家</t>
   </si>
   <si>
     <t>美国纽约礼品及家庭用品展览会 - NY NOW</t>
   </si>
   <si>
     <t>北美洲-美国-纽约</t>
   </si>
   <si>
     <t>美国纽约贾维茨会议中心</t>
   </si>
   <si>
-    <t>2025年08月03日-08月05日</t>
+    <t>2026年08月02日-08月04日</t>
   </si>
   <si>
     <t>2000家</t>
   </si>
   <si>
     <t>澳大利亚悉尼礼品及家庭用品展览会 - GIFT + HOME EXPO</t>
   </si>
   <si>
     <t>大洋洲-澳大利亚-悉尼</t>
   </si>
   <si>
     <t>澳大利亚悉尼国际会展中心</t>
   </si>
   <si>
     <t>2025年02月15日-02月18日</t>
   </si>
   <si>
     <t>900家</t>
   </si>
   <si>
     <t>澳大利亚礼品及家庭用品展览会 - Reed Gift Fairs</t>
   </si>
   <si>
     <t>大洋洲-澳大利亚-墨尔本</t>
   </si>