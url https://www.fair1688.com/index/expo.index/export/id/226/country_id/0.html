--- v3 (2026-08-21)
+++ v4 (2026-10-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
-    <t>展会清单 导出时间：2026-08-22 05:33:55</t>
+    <t>展会清单 导出时间：2026-10-06 08:07:32</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>