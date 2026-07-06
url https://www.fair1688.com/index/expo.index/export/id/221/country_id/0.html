--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
   <si>
-    <t>展会清单 导出时间：2026-05-14 23:50:54</t>
+    <t>展会清单 导出时间：2026-07-06 08:25:17</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>