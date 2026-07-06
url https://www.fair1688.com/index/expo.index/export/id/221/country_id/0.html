--- v1 (2026-07-06)
+++ v2 (2026-07-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
   <si>
-    <t>展会清单 导出时间：2026-07-06 08:25:17</t>
+    <t>展会清单 导出时间：2026-07-06 08:50:13</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>