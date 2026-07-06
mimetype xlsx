--- v2 (2026-07-06)
+++ v3 (2026-07-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
   <si>
-    <t>展会清单 导出时间：2026-07-06 08:50:13</t>
+    <t>展会清单 导出时间：2026-07-06 10:57:01</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>