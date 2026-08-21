--- v3 (2026-07-06)
+++ v4 (2026-08-21)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-07-06 10:57:01</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="256">
+  <si>
+    <t>展会清单 导出时间：2026-08-22 06:25:24</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -758,75 +758,72 @@
   <si>
     <t>巴基斯坦国际美容与健身展览会 - Beauty &amp; Fitness Asia</t>
   </si>
   <si>
     <t>亚洲-巴基斯坦-卡拉奇</t>
   </si>
   <si>
     <t>巴基斯坦卡拉奇博览中心</t>
   </si>
   <si>
     <t>2025年12月11日-12月14日</t>
   </si>
   <si>
     <t>柬埔寨国际美容展览会 - Cambodia Health &amp; beauty Expo</t>
   </si>
   <si>
     <t>2025年08月15日-08月17日</t>
   </si>
   <si>
     <t>128家</t>
   </si>
   <si>
     <t>越南胡志明国际美容及化妆品展览会 - VIETNAM BEAUTYCARE EXPO HOCHIMINH</t>
   </si>
   <si>
-    <t>2025年07月24日-07月27日</t>
-[...1 lines deleted...]
-  <si>
     <t>新加坡美容展览会 - Beauty Asia</t>
   </si>
   <si>
     <t>亚洲-新加坡-新加坡</t>
   </si>
   <si>
     <t>新加坡滨海湾金沙会展中心</t>
   </si>
   <si>
     <t>2026年04月20日-04月22日</t>
   </si>
   <si>
     <t>越南河内国际美容及化妆品展览会 - VIETNAM BEAUTYCARE EXPO HANOI</t>
   </si>
   <si>
     <t>亚洲-越南-河内</t>
   </si>
   <si>
     <t>越南国际展览中心</t>
   </si>
   <si>
-    <t>2026年04月16日-04月18日</t>
+    <t>2027年04月22日-04月24日</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2604,99 +2601,99 @@
       <c r="F61" t="s">
         <v>245</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>1927</v>
       </c>
       <c r="B62" t="s">
         <v>247</v>
       </c>
       <c r="C62" t="s">
         <v>10</v>
       </c>
       <c r="D62" t="s">
         <v>213</v>
       </c>
       <c r="E62" t="s">
         <v>214</v>
       </c>
       <c r="F62" t="s">
-        <v>248</v>
+        <v>215</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>961</v>
       </c>
       <c r="B63" t="s">
+        <v>248</v>
+      </c>
+      <c r="C63" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" t="s">
         <v>249</v>
       </c>
-      <c r="C63" t="s">
-[...2 lines deleted...]
-      <c r="D63" t="s">
+      <c r="E63" t="s">
         <v>250</v>
       </c>
-      <c r="E63" t="s">
+      <c r="F63" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>1352</v>
       </c>
       <c r="B64" t="s">
+        <v>252</v>
+      </c>
+      <c r="C64" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" t="s">
         <v>253</v>
       </c>
-      <c r="C64" t="s">
-[...2 lines deleted...]
-      <c r="D64" t="s">
+      <c r="E64" t="s">
         <v>254</v>
       </c>
-      <c r="E64" t="s">
+      <c r="F64" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 