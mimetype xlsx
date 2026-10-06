--- v4 (2026-08-21)
+++ v5 (2026-10-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="256">
   <si>
-    <t>展会清单 导出时间：2026-08-22 06:25:24</t>
+    <t>展会清单 导出时间：2026-10-06 09:46:34</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>