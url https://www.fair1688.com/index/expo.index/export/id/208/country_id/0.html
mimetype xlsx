--- v0 (2026-05-14)
+++ v1 (2026-07-05)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
-    <t>展会清单 导出时间：2026-05-15 02:21:10</t>
+    <t>展会清单 导出时间：2026-07-06 07:22:40</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>