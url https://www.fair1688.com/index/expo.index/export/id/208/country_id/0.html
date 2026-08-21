--- v1 (2026-07-05)
+++ v2 (2026-08-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
-    <t>展会清单 导出时间：2026-07-06 07:22:40</t>
+    <t>展会清单 导出时间：2026-08-22 07:09:14</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -89,66 +89,66 @@
   <si>
     <t>波兰华沙PTAK国际展览中心</t>
   </si>
   <si>
     <t>2026年03月24日-03月26日</t>
   </si>
   <si>
     <t>70家</t>
   </si>
   <si>
     <t>波兰国际水处理技术设备展览会 - WATER Expo Poland</t>
   </si>
   <si>
     <t>2026年01月13日-01月15日</t>
   </si>
   <si>
     <t>越南国际环保水处理展览会 - VIETNAM WATER WEEK</t>
   </si>
   <si>
     <t>亚洲-越南-河内</t>
   </si>
   <si>
     <t>越南国际展览中心</t>
   </si>
   <si>
-    <t>2025年08月20日-08月22日</t>
+    <t>2026年09月16日-09月18日</t>
   </si>
   <si>
     <t>400家</t>
   </si>
   <si>
     <t>波兰流体动力与液压气动展览会 - FLUID POWER</t>
   </si>
   <si>
     <t>欧洲-波兰-凯尔采</t>
   </si>
   <si>
     <t>波兰凯尔采会展中心</t>
   </si>
   <si>
-    <t>2026年03月24日-03月27日</t>
+    <t>2027年04月06日-04月09日</t>
   </si>
   <si>
     <t>268家</t>
   </si>
   <si>
     <t>俄罗斯莫斯科泵阀展览会 - PCVEXPO</t>
   </si>
   <si>
     <t>欧洲-俄罗斯-莫斯科</t>
   </si>
   <si>
     <t>俄罗斯莫斯科克洛库斯国际会展中心</t>
   </si>
   <si>
     <t>2026年10月19日-10月21日</t>
   </si>
   <si>
     <t>479家</t>
   </si>
   <si>
     <t>俄罗斯莫斯科水处理展览会 - ECWATECH</t>
   </si>
   <si>
     <t>2026年09月08日-09月10日</t>
   </si>