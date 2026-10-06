--- v2 (2026-08-21)
+++ v3 (2026-10-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
-    <t>展会清单 导出时间：2026-08-22 07:09:14</t>
+    <t>展会清单 导出时间：2026-10-07 07:40:21</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>