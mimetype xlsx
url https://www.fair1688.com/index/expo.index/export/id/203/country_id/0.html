--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -14,135 +14,135 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
-    <t>展会清单 导出时间：2026-05-15 02:21:07</t>
+    <t>展会清单 导出时间：2026-07-06 08:22:16</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
     <t>德国奥格斯堡线圈及电机展览会 - Coiltech Deutschland</t>
   </si>
   <si>
     <t>电机</t>
   </si>
   <si>
     <t>欧洲-德国-奥格斯堡</t>
   </si>
   <si>
     <t>德国奥格斯堡会展中心</t>
   </si>
   <si>
-    <t>2026年03月25日-03月26日</t>
+    <t>2027年03月17日-03月18日</t>
   </si>
   <si>
     <t>320家</t>
   </si>
   <si>
     <t>意大利线圈及电机展览会 - Coiltech</t>
   </si>
   <si>
     <t>欧洲-意大利-维罗纳</t>
   </si>
   <si>
     <t>意大利维罗纳展览中心</t>
   </si>
   <si>
     <t>2026年09月23日-09月24日</t>
   </si>
   <si>
     <t>390家</t>
   </si>
   <si>
     <t>加拿大电机展览会 - MEET</t>
   </si>
   <si>
     <t>北美洲-加拿大-蒙克顿</t>
   </si>
   <si>
     <t>加拿大蒙克顿展览中心</t>
   </si>
   <si>
     <t>2026年05月06日-05月07日</t>
   </si>
   <si>
     <t>521家</t>
   </si>
   <si>
     <t>德国柏林线圈及电机展览会 - CWIEME BERLIN</t>
   </si>
   <si>
     <t>欧洲-德国-柏林</t>
   </si>
   <si>
     <t>德国柏林会展中心</t>
   </si>
   <si>
-    <t>2026年05月19日-05月21日</t>
+    <t>2027年05月11日-05月13日</t>
   </si>
   <si>
     <t>490家</t>
   </si>
   <si>
     <t>日本东京线圈及电机展览会 - Techno Frontier</t>
   </si>
   <si>
     <t>亚洲-日本-东京</t>
   </si>
   <si>
     <t>日本东京有明国际会展中心</t>
   </si>
   <si>
     <t>2026年07月15日-07月17日</t>
   </si>
   <si>
     <t>478家</t>
   </si>
   <si>
     <t>美国线圈及电机展览会 - EASA</t>
   </si>
   <si>
     <t>北美洲-美国-奥兰多</t>
   </si>