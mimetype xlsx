--- v1 (2026-07-06)
+++ v2 (2026-08-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
-    <t>展会清单 导出时间：2026-07-06 08:22:16</t>
+    <t>展会清单 导出时间：2026-08-22 07:09:12</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -83,96 +83,96 @@
   <si>
     <t>意大利线圈及电机展览会 - Coiltech</t>
   </si>
   <si>
     <t>欧洲-意大利-维罗纳</t>
   </si>
   <si>
     <t>意大利维罗纳展览中心</t>
   </si>
   <si>
     <t>2026年09月23日-09月24日</t>
   </si>
   <si>
     <t>390家</t>
   </si>
   <si>
     <t>加拿大电机展览会 - MEET</t>
   </si>
   <si>
     <t>北美洲-加拿大-蒙克顿</t>
   </si>
   <si>
     <t>加拿大蒙克顿展览中心</t>
   </si>
   <si>
-    <t>2026年05月06日-05月07日</t>
+    <t>2028年05月08日-05月09日</t>
   </si>
   <si>
     <t>521家</t>
   </si>
   <si>
     <t>德国柏林线圈及电机展览会 - CWIEME BERLIN</t>
   </si>
   <si>
     <t>欧洲-德国-柏林</t>
   </si>
   <si>
     <t>德国柏林会展中心</t>
   </si>
   <si>
     <t>2027年05月11日-05月13日</t>
   </si>
   <si>
     <t>490家</t>
   </si>
   <si>
     <t>日本东京线圈及电机展览会 - Techno Frontier</t>
   </si>
   <si>
     <t>亚洲-日本-东京</t>
   </si>
   <si>
     <t>日本东京有明国际会展中心</t>
   </si>
   <si>
-    <t>2026年07月15日-07月17日</t>
+    <t>2027年07月14日-07月16日</t>
   </si>
   <si>
     <t>478家</t>
   </si>
   <si>
     <t>美国线圈及电机展览会 - EASA</t>
   </si>
   <si>
     <t>北美洲-美国-奥兰多</t>
   </si>
   <si>
     <t>美国奥兰多奥兰治县会议中心</t>
   </si>
   <si>
-    <t>2026年06月13日-06月16日</t>
+    <t>2027年06月12日-06月15日</t>
   </si>
   <si>
     <t>560家</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>