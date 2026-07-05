--- v0 (2026-05-14)
+++ v1 (2026-07-05)
@@ -14,83 +14,98 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>展会清单 导出时间：2026-05-15 02:20:53</t>
+    <t>展会清单 导出时间：2026-07-06 07:27:44</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
+    <t>越南国际电力技术设备展览会 -  VIETNAM ETE</t>
+  </si>
+  <si>
+    <t>电力 / 电工</t>
+  </si>
+  <si>
+    <t>亚洲-越南-胡志明</t>
+  </si>
+  <si>
+    <t>越南西贡国际会展中心</t>
+  </si>
+  <si>
+    <t>2026年07月15日-07月17日</t>
+  </si>
+  <si>
+    <t>500家</t>
+  </si>
+  <si>
     <t>俄罗斯莫斯科电力电网展览会 - Power Grids</t>
   </si>
   <si>
-    <t>电力 / 电工</t>
-[...1 lines deleted...]
-  <si>
     <t>欧洲-俄罗斯-莫斯科</t>
   </si>
   <si>
     <t>俄罗斯莫斯科全俄会展中心</t>
   </si>
   <si>
     <t>2025年12月02日-12月04日</t>
   </si>
   <si>
     <t>400家</t>
   </si>
   <si>
     <t>俄罗斯圣彼得堡电力展览会 - Power &amp; Electrical Engineering Exhibition</t>
   </si>
   <si>
     <t>欧洲-俄罗斯-圣彼得堡</t>
   </si>
   <si>
     <t>俄罗斯圣彼得堡EXPOFORUM会展中心</t>
   </si>
   <si>
     <t>2026年04月22日-04月24日</t>
   </si>
   <si>
     <t>411家</t>
@@ -201,65 +216,50 @@
     <t>亚洲-缅甸-仰光</t>
   </si>
   <si>
     <t>缅甸仰光会展中心</t>
   </si>
   <si>
     <t>2023年11月16日-11月18日</t>
   </si>
   <si>
     <t>254家</t>
   </si>
   <si>
     <t>巴基斯坦国际电力工业展览会 - ELECTRICITY PAKISTAN</t>
   </si>
   <si>
     <t>亚洲-巴基斯坦-拉合尔</t>
   </si>
   <si>
     <t>巴基斯坦拉合尔世博中心</t>
   </si>
   <si>
     <t>2025年08月01日-08月03日</t>
   </si>
   <si>
     <t>100家</t>
-  </si>
-[...13 lines deleted...]
-    <t>500家</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -606,315 +606,315 @@
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>3808</v>
+        <v>1167</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>3752</v>
+        <v>3808</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>2663</v>
+        <v>3752</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>22</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>2662</v>
+        <v>2663</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="B7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F7" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>2652</v>
+        <v>2660</v>
       </c>
       <c r="B8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>2651</v>
+        <v>2652</v>
       </c>
       <c r="B9" t="s">
         <v>38</v>
       </c>
       <c r="C9" t="s">
         <v>10</v>
       </c>
       <c r="D9" t="s">
         <v>39</v>
       </c>
       <c r="E9" t="s">
         <v>40</v>
       </c>
       <c r="F9" t="s">
         <v>41</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>2649</v>
+        <v>2651</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>10</v>
       </c>
       <c r="D10" t="s">
         <v>44</v>
       </c>
       <c r="E10" t="s">
         <v>45</v>
       </c>
       <c r="F10" t="s">
         <v>46</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>1308</v>
+        <v>2649</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11" t="s">
         <v>49</v>
       </c>
       <c r="E11" t="s">
         <v>50</v>
       </c>
       <c r="F11" t="s">
         <v>51</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>1295</v>
+        <v>1308</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12" t="s">
         <v>54</v>
       </c>
       <c r="E12" t="s">
         <v>55</v>
       </c>
       <c r="F12" t="s">
         <v>56</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>1235</v>
+        <v>1295</v>
       </c>
       <c r="B13" t="s">
         <v>58</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
         <v>59</v>
       </c>
       <c r="E13" t="s">
         <v>60</v>
       </c>
       <c r="F13" t="s">
         <v>61</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>1167</v>
+        <v>1235</v>
       </c>
       <c r="B14" t="s">
         <v>63</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14" t="s">
         <v>64</v>
       </c>
       <c r="E14" t="s">
         <v>65</v>
       </c>
       <c r="F14" t="s">
         <v>66</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>67</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>