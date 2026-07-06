--- v1 (2026-07-05)
+++ v2 (2026-07-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>展会清单 导出时间：2026-07-06 07:27:44</t>
+    <t>展会清单 导出时间：2026-07-06 08:22:20</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>