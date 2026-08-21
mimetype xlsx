--- v2 (2026-07-06)
+++ v3 (2026-08-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>展会清单 导出时间：2026-07-06 08:22:20</t>
+    <t>展会清单 导出时间：2026-08-22 06:21:45</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>