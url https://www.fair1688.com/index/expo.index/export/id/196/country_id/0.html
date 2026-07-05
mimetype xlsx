--- v0 (2026-05-14)
+++ v1 (2026-07-05)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
-    <t>展会清单 导出时间：2026-05-15 01:35:17</t>
+    <t>展会清单 导出时间：2026-07-06 07:27:44</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -83,66 +83,66 @@
   <si>
     <t>瑞典国际焊接展览会 - ElMIA WELDING</t>
   </si>
   <si>
     <t>欧洲-瑞典-斯德哥尔摩</t>
   </si>
   <si>
     <t>瑞典延雪平ELMIA会展中心</t>
   </si>
   <si>
     <t>2026年05月19日-05月21日</t>
   </si>
   <si>
     <t>1147家</t>
   </si>
   <si>
     <t>印度焊接技术展览会 - India Welding Technology Show</t>
   </si>
   <si>
     <t>亚洲-印度-浦那</t>
   </si>
   <si>
     <t>印度浦那会展中心</t>
   </si>
   <si>
-    <t>2026年04月24日-04月26日</t>
+    <t>2027年04月16日-04月18日</t>
   </si>
   <si>
     <t>175家</t>
   </si>
   <si>
     <t>巴基斯坦焊接及切割展览会 - Welding&amp;Cutting Asia</t>
   </si>
   <si>
-    <t>亚洲-巴基斯坦-卡拉奇</t>
-[...5 lines deleted...]
-    <t>2025年08月23日-08月25日</t>
+    <t>亚洲-巴基斯坦-拉合尔</t>
+  </si>
+  <si>
+    <t>巴基斯坦拉合尔世博中心</t>
+  </si>
+  <si>
+    <t>2026年11月04日-11月06日</t>
   </si>
   <si>
     <t>500家</t>
   </si>
   <si>
     <t>波兰金属切割展览会 - STOM-BLECH &amp; CUTTING</t>
   </si>
   <si>
     <t>欧洲-波兰-凯尔采</t>
   </si>
   <si>
     <t>波兰凯尔采会展中心</t>
   </si>
   <si>
     <t>2026年03月24日-03月27日</t>
   </si>
   <si>
     <t>431家</t>
   </si>
   <si>
     <t>俄罗斯圣彼得堡焊接展览会 - Svarke/Welding</t>
   </si>
   <si>
     <t>欧洲-俄罗斯-圣彼得堡</t>
   </si>
@@ -182,96 +182,96 @@
   <si>
     <t>168家</t>
   </si>
   <si>
     <t>越南河内金属加工及焊接技术展览会 - METAL&amp;WELD VIETNAM</t>
   </si>
   <si>
     <t>亚洲-越南-河内</t>
   </si>
   <si>
     <t>越南国际展览中心</t>
   </si>
   <si>
     <t>2026年05月14日-05月16日</t>
   </si>
   <si>
     <t>德国埃森焊接切割展览会 - SCHWEISSEN &amp; SCHNEIDEN</t>
   </si>
   <si>
     <t>欧洲-德国-埃森</t>
   </si>
   <si>
     <t>德国埃森会展中心</t>
   </si>
   <si>
-    <t>2025年09月15日-09月19日</t>
+    <t>2029年09月17日-09月21日</t>
   </si>
   <si>
     <t>1043家</t>
   </si>
   <si>
     <t>德国斯图加特焊接切割展览会 - Schweisstec</t>
   </si>
   <si>
     <t>欧洲-德国-斯图加特</t>
   </si>
   <si>
     <t>德国新斯图加特展览中心</t>
   </si>
   <si>
-    <t>2025年10月21日-10月24日</t>
-[...2 lines deleted...]
-    <t>1030家</t>
+    <t>2027年10月26日-10月29日</t>
+  </si>
+  <si>
+    <t>1190家</t>
   </si>
   <si>
     <t>印度孟买埃森焊接与切割展览会 - INDIA ESSEN WELDING &amp; CUTTING</t>
   </si>
   <si>
     <t>亚洲-印度-孟买</t>
   </si>
   <si>
     <t>印度孟买国际展览中心</t>
   </si>
   <si>
     <t>2026年11月30日-12月02日</t>
   </si>
   <si>
     <t>226家</t>
   </si>
   <si>
     <t>印尼雅加达焊接展览会 - Manufacturing Indonesia</t>
   </si>
   <si>
     <t>印度尼西亚雅加达会议中心</t>
   </si>
   <si>
-    <t>2025年12月03日-12月06日</t>
-[...2 lines deleted...]
-    <t>628家</t>
+    <t>2026年12月02日-12月05日</t>
+  </si>
+  <si>
+    <t>1375家</t>
   </si>
   <si>
     <t>日本焊接技术展览会 - Japan Welding Show</t>
   </si>
   <si>
     <t>亚洲-日本-大阪</t>
   </si>
   <si>
     <t>日本大阪国际会展中心</t>
   </si>
   <si>
     <t>2026年09月16日-09月19日</t>
   </si>
   <si>
     <t>550家</t>
   </si>
   <si>
     <t>波兰焊接切割展览会 - Expo WELDING</t>
   </si>
   <si>
     <t>欧洲-波兰-索斯诺维茨</t>
   </si>
   <si>
     <t>波兰索斯诺维茨国际展览中心</t>
   </si>