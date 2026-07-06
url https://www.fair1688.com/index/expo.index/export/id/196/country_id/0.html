--- v1 (2026-07-05)
+++ v2 (2026-07-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
-    <t>展会清单 导出时间：2026-07-06 07:27:44</t>
+    <t>展会清单 导出时间：2026-07-06 08:22:23</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>