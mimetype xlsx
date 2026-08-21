--- v2 (2026-07-06)
+++ v3 (2026-08-21)
@@ -14,90 +14,90 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
-    <t>展会清单 导出时间：2026-07-06 08:22:23</t>
+    <t>展会清单 导出时间：2026-08-22 05:32:43</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
     <t>印尼国际焊接技术展览会 - INAWELDING</t>
   </si>
   <si>
     <t>焊接切割</t>
   </si>
   <si>
     <t>亚洲-印度尼西亚-雅加达</t>
   </si>
   <si>
     <t>印度尼西亚雅加达国际博览会议中心</t>
   </si>
   <si>
-    <t>2026年07月28日-07月30日</t>
+    <t>2027年07月27日-07月29日</t>
   </si>
   <si>
     <t>235家</t>
   </si>
   <si>
     <t>瑞典国际焊接展览会 - ElMIA WELDING</t>
   </si>
   <si>
     <t>欧洲-瑞典-斯德哥尔摩</t>
   </si>
   <si>
     <t>瑞典延雪平ELMIA会展中心</t>
   </si>
   <si>
     <t>2026年05月19日-05月21日</t>
   </si>
   <si>
     <t>1147家</t>
   </si>
   <si>
     <t>印度焊接技术展览会 - India Welding Technology Show</t>
   </si>
   <si>
     <t>亚洲-印度-浦那</t>
   </si>
@@ -113,51 +113,51 @@
   <si>
     <t>巴基斯坦焊接及切割展览会 - Welding&amp;Cutting Asia</t>
   </si>
   <si>
     <t>亚洲-巴基斯坦-拉合尔</t>
   </si>
   <si>
     <t>巴基斯坦拉合尔世博中心</t>
   </si>
   <si>
     <t>2026年11月04日-11月06日</t>
   </si>
   <si>
     <t>500家</t>
   </si>
   <si>
     <t>波兰金属切割展览会 - STOM-BLECH &amp; CUTTING</t>
   </si>
   <si>
     <t>欧洲-波兰-凯尔采</t>
   </si>
   <si>
     <t>波兰凯尔采会展中心</t>
   </si>
   <si>
-    <t>2026年03月24日-03月27日</t>
+    <t>2027年04月06日-04月09日</t>
   </si>
   <si>
     <t>431家</t>
   </si>
   <si>
     <t>俄罗斯圣彼得堡焊接展览会 - Svarke/Welding</t>
   </si>
   <si>
     <t>欧洲-俄罗斯-圣彼得堡</t>
   </si>
   <si>
     <t>俄罗斯圣彼得堡EXPOFORUM会展中心</t>
   </si>
   <si>
     <t>2025年03月26日-03月28日</t>
   </si>
   <si>
     <t>280家</t>
   </si>
   <si>
     <t>俄罗斯莫斯科焊接及切割设备展览会 - RUSWELD</t>
   </si>
   <si>
     <t>欧洲-俄罗斯-莫斯科</t>
   </si>
@@ -170,51 +170,51 @@
   <si>
     <t>300家</t>
   </si>
   <si>
     <t>俄罗斯莫斯科焊接切割展览会 - Weldex</t>
   </si>
   <si>
     <t>俄罗斯莫斯科克洛库斯国际会展中心</t>
   </si>
   <si>
     <t>2026年10月06日-10月09日</t>
   </si>
   <si>
     <t>168家</t>
   </si>
   <si>
     <t>越南河内金属加工及焊接技术展览会 - METAL&amp;WELD VIETNAM</t>
   </si>
   <si>
     <t>亚洲-越南-河内</t>
   </si>
   <si>
     <t>越南国际展览中心</t>
   </si>
   <si>
-    <t>2026年05月14日-05月16日</t>
+    <t>2027年05月27日-05月29日</t>
   </si>
   <si>
     <t>德国埃森焊接切割展览会 - SCHWEISSEN &amp; SCHNEIDEN</t>
   </si>
   <si>
     <t>欧洲-德国-埃森</t>
   </si>
   <si>
     <t>德国埃森会展中心</t>
   </si>
   <si>
     <t>2029年09月17日-09月21日</t>
   </si>
   <si>
     <t>1043家</t>
   </si>
   <si>
     <t>德国斯图加特焊接切割展览会 - Schweisstec</t>
   </si>
   <si>
     <t>欧洲-德国-斯图加特</t>
   </si>
   <si>
     <t>德国新斯图加特展览中心</t>
   </si>