--- v3 (2026-08-21)
+++ v4 (2026-10-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
-    <t>展会清单 导出时间：2026-08-22 05:32:43</t>
+    <t>展会清单 导出时间：2026-10-06 08:51:27</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -68,51 +68,51 @@
   <si>
     <t>焊接切割</t>
   </si>
   <si>
     <t>亚洲-印度尼西亚-雅加达</t>
   </si>
   <si>
     <t>印度尼西亚雅加达国际博览会议中心</t>
   </si>
   <si>
     <t>2027年07月27日-07月29日</t>
   </si>
   <si>
     <t>235家</t>
   </si>
   <si>
     <t>瑞典国际焊接展览会 - ElMIA WELDING</t>
   </si>
   <si>
     <t>欧洲-瑞典-斯德哥尔摩</t>
   </si>
   <si>
     <t>瑞典延雪平ELMIA会展中心</t>
   </si>
   <si>
-    <t>2026年05月19日-05月21日</t>
+    <t>2028年05月16日-05月19日</t>
   </si>
   <si>
     <t>1147家</t>
   </si>
   <si>
     <t>印度焊接技术展览会 - India Welding Technology Show</t>
   </si>
   <si>
     <t>亚洲-印度-浦那</t>
   </si>
   <si>
     <t>印度浦那会展中心</t>
   </si>
   <si>
     <t>2027年04月16日-04月18日</t>
   </si>
   <si>
     <t>175家</t>
   </si>
   <si>
     <t>巴基斯坦焊接及切割展览会 - Welding&amp;Cutting Asia</t>
   </si>
   <si>
     <t>亚洲-巴基斯坦-拉合尔</t>
   </si>
@@ -161,51 +161,51 @@
   <si>
     <t>欧洲-俄罗斯-莫斯科</t>
   </si>
   <si>
     <t>俄罗斯莫斯科会展中心</t>
   </si>
   <si>
     <t>2026年05月12日-05月15日</t>
   </si>
   <si>
     <t>300家</t>
   </si>
   <si>
     <t>俄罗斯莫斯科焊接切割展览会 - Weldex</t>
   </si>
   <si>
     <t>俄罗斯莫斯科克洛库斯国际会展中心</t>
   </si>
   <si>
     <t>2026年10月06日-10月09日</t>
   </si>
   <si>
     <t>168家</t>
   </si>
   <si>
-    <t>越南河内金属加工及焊接技术展览会 - METAL&amp;WELD VIETNAM</t>
+    <t>越南河内焊接与切割技术展览会 - METAL&amp;WELD VIETNAM</t>
   </si>
   <si>
     <t>亚洲-越南-河内</t>
   </si>
   <si>
     <t>越南国际展览中心</t>
   </si>
   <si>
     <t>2027年05月27日-05月29日</t>
   </si>
   <si>
     <t>德国埃森焊接切割展览会 - SCHWEISSEN &amp; SCHNEIDEN</t>
   </si>
   <si>
     <t>欧洲-德国-埃森</t>
   </si>
   <si>
     <t>德国埃森会展中心</t>
   </si>
   <si>
     <t>2029年09月17日-09月21日</t>
   </si>
   <si>
     <t>1043家</t>
   </si>