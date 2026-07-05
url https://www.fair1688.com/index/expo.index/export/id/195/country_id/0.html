--- v0 (2026-05-14)
+++ v1 (2026-07-05)
@@ -14,212 +14,212 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
-    <t>展会清单 导出时间：2026-05-15 00:42:58</t>
+    <t>展会清单 导出时间：2026-07-06 07:23:27</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
     <t>瑞典国际机床展览会 - Elmia Machine Tools</t>
   </si>
   <si>
     <t>机床 / 模具</t>
   </si>
   <si>
     <t>欧洲-瑞典-斯德哥尔摩</t>
   </si>
   <si>
     <t>瑞典延雪平ELMIA会展中心</t>
   </si>
   <si>
     <t>2026年05月19日-05月22日</t>
   </si>
   <si>
     <t>1147家</t>
   </si>
   <si>
+    <t>印尼雅加达模具展览会 – Mould &amp; Die Indonesia</t>
+  </si>
+  <si>
+    <t>亚洲-印度尼西亚-雅加达</t>
+  </si>
+  <si>
+    <t>印度尼西亚雅加达国际博览会议中心</t>
+  </si>
+  <si>
+    <t>2025年11月19日-11月22日</t>
+  </si>
+  <si>
+    <t>772家</t>
+  </si>
+  <si>
+    <t>德国斯图加特模具展览会 - Moulding Expo</t>
+  </si>
+  <si>
+    <t>欧洲-德国-斯图加特</t>
+  </si>
+  <si>
+    <t>德国新斯图加特展览中心</t>
+  </si>
+  <si>
+    <t>2025年05月06日-05月09日</t>
+  </si>
+  <si>
+    <t>705家</t>
+  </si>
+  <si>
+    <t>日本名古屋模具展览会 - INTERMOLD</t>
+  </si>
+  <si>
+    <t>亚洲-日本-名古屋</t>
+  </si>
+  <si>
+    <t>日本名古屋市国际展示场</t>
+  </si>
+  <si>
+    <t>2026年05月20日-05月22日</t>
+  </si>
+  <si>
+    <t>380家</t>
+  </si>
+  <si>
+    <t>日本大阪模具展览会 - INTERMOLD</t>
+  </si>
+  <si>
+    <t>亚洲-日本-东京</t>
+  </si>
+  <si>
+    <t>日本东京有明国际会展中心</t>
+  </si>
+  <si>
+    <t>2026年04月15日-04月17日</t>
+  </si>
+  <si>
+    <t>美国模具展览会 - AmeriMold</t>
+  </si>
+  <si>
+    <t>北美洲-美国-哥伦布</t>
+  </si>
+  <si>
+    <t>美国哥伦布会展中心</t>
+  </si>
+  <si>
+    <t>2025年03月18日-03月20日</t>
+  </si>
+  <si>
+    <t>900家</t>
+  </si>
+  <si>
+    <t>印度孟买模具展览会 - DIE &amp; MOULD INDIA</t>
+  </si>
+  <si>
+    <t>亚洲-印度-孟买</t>
+  </si>
+  <si>
+    <t>印度孟买国际展览中心</t>
+  </si>
+  <si>
+    <t>2026年04月21日-04月24日</t>
+  </si>
+  <si>
+    <t>350家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科模具展览会 - Rosmould</t>
+  </si>
+  <si>
+    <t>欧洲-俄罗斯-莫斯科</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科克洛库斯国际会展中心</t>
+  </si>
+  <si>
+    <t>2026年06月16日-06月19日</t>
+  </si>
+  <si>
+    <t>450家</t>
+  </si>
+  <si>
     <t>印度班加罗尔机床工具展览会 - IMTEX</t>
   </si>
   <si>
     <t>亚洲-印度-班加罗尔</t>
   </si>
   <si>
     <t>印度班加罗尔国际展览中心</t>
   </si>
   <si>
-    <t>2026年01月21日-01月25日</t>
+    <t>2027年01月21日-01月27日</t>
   </si>
   <si>
     <t>625家</t>
   </si>
   <si>
-    <t>印尼雅加达模具展览会 – Mould &amp; Die Indonesia</t>
-[...100 lines deleted...]
-  <si>
     <t>西班牙毕尔巴鄂机床展览会 - BIEMH SPAIN</t>
   </si>
   <si>
     <t>欧洲-西班牙-毕尔巴鄂</t>
   </si>
   <si>
     <t>西班牙毕尔巴鄂会展中心</t>
   </si>
   <si>
     <t>2026年03月02日-03月06日</t>
   </si>
   <si>
     <t>1533家</t>
   </si>
   <si>
     <t>墨西哥机床展览会 - TECMA</t>
   </si>
   <si>
     <t>北美洲-墨西哥-墨西哥城</t>
   </si>
   <si>
     <t>墨西哥圣达菲会展中心</t>
   </si>
   <si>
     <t>366家</t>
@@ -311,51 +311,51 @@
   <si>
     <t>2026年03月24日-03月27日</t>
   </si>
   <si>
     <t>408家</t>
   </si>
   <si>
     <t>菲律宾国际模具及金属加工机械展览会 - PDMEX</t>
   </si>
   <si>
     <t>亚洲-菲律宾-马尼拉</t>
   </si>
   <si>
     <t>菲律宾马尼拉世界贸易中心</t>
   </si>
   <si>
     <t>2024年08月28日-08月31日</t>
   </si>
   <si>
     <t>187家</t>
   </si>
   <si>
     <t>印尼国际机床工具展览会 - Machine Tool Indonesia</t>
   </si>
   <si>
-    <t>2025年12月03日-12月06日</t>
+    <t>2026年12月02日-12月05日</t>
   </si>
   <si>
     <t>1542家</t>
   </si>
   <si>
     <t>泰国国际模具展览会 - InterMold Thailand</t>
   </si>
   <si>
     <t>亚洲-泰国-曼谷</t>
   </si>
   <si>
     <t>泰国曼谷国际贸易展览中心</t>
   </si>
   <si>
     <t>2026年06月17日-06月20日</t>
   </si>
   <si>
     <t>2100家</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -744,219 +744,219 @@
       <c r="A3">
         <v>4107</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>2136</v>
+        <v>3712</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>3712</v>
+        <v>2199</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>22</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>2199</v>
+        <v>2198</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>2198</v>
+        <v>2197</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7" t="s">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>33</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>2197</v>
+        <v>2195</v>
       </c>
       <c r="B8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" t="s">
         <v>35</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>36</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>2195</v>
+        <v>2193</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>10</v>
       </c>
       <c r="D9" t="s">
         <v>40</v>
       </c>
       <c r="E9" t="s">
         <v>41</v>
       </c>
       <c r="F9" t="s">
         <v>42</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>2193</v>
+        <v>2192</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>10</v>
       </c>
       <c r="D10" t="s">
         <v>45</v>
       </c>
       <c r="E10" t="s">
         <v>46</v>
       </c>
       <c r="F10" t="s">
         <v>47</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>2192</v>
+        <v>2136</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11" t="s">
         <v>50</v>
       </c>
       <c r="E11" t="s">
         <v>51</v>
       </c>
       <c r="F11" t="s">
         <v>52</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>2156</v>
       </c>
@@ -975,96 +975,96 @@
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>2155</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
         <v>60</v>
       </c>
       <c r="E13" t="s">
         <v>61</v>
       </c>
       <c r="F13" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>2154</v>
       </c>
       <c r="B14" t="s">
         <v>63</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14" t="s">
         <v>64</v>
       </c>
       <c r="E14" t="s">
         <v>65</v>
       </c>
       <c r="F14" t="s">
         <v>66</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>2151</v>
       </c>
       <c r="B15" t="s">
         <v>68</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="F15" t="s">
         <v>69</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>2142</v>
       </c>
       <c r="B16" t="s">
         <v>71</v>
       </c>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="D16" t="s">
         <v>72</v>
       </c>
       <c r="E16" t="s">
         <v>73</v>
       </c>
@@ -1123,51 +1123,51 @@
       <c r="H18" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>2135</v>
       </c>
       <c r="B19" t="s">
         <v>84</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" t="s">
         <v>85</v>
       </c>
       <c r="E19" t="s">
         <v>86</v>
       </c>
       <c r="F19" t="s">
         <v>87</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>2134</v>
       </c>
       <c r="B20" t="s">
         <v>88</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
         <v>89</v>
       </c>
       <c r="E20" t="s">
         <v>90</v>
       </c>
       <c r="F20" t="s">
         <v>91</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
         <v>92</v>
       </c>
@@ -1185,54 +1185,54 @@
       <c r="D21" t="s">
         <v>94</v>
       </c>
       <c r="E21" t="s">
         <v>95</v>
       </c>
       <c r="F21" t="s">
         <v>96</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>1760</v>
       </c>
       <c r="B22" t="s">
         <v>98</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E22" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>99</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>1443</v>
       </c>
       <c r="B23" t="s">
         <v>101</v>
       </c>
       <c r="C23" t="s">
         <v>10</v>
       </c>
       <c r="D23" t="s">
         <v>102</v>
       </c>
       <c r="E23" t="s">
         <v>103</v>
       </c>