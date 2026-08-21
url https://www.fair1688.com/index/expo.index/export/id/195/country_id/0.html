--- v1 (2026-07-05)
+++ v2 (2026-08-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
-    <t>展会清单 导出时间：2026-07-06 07:23:27</t>
+    <t>展会清单 导出时间：2026-08-22 06:23:10</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -287,51 +287,51 @@
   <si>
     <t>315家</t>
   </si>
   <si>
     <t>南非约翰内斯堡机床展览会 - Machine Tools Africa</t>
   </si>
   <si>
     <t>非洲-南非-约翰内斯堡</t>
   </si>
   <si>
     <t>南非约翰内斯堡国际展览中心</t>
   </si>
   <si>
     <t>2024年05月21日-05月24日</t>
   </si>
   <si>
     <t>波兰机床展览会 - STOM TOOL</t>
   </si>
   <si>
     <t>欧洲-波兰-凯尔采</t>
   </si>
   <si>
     <t>波兰凯尔采会展中心</t>
   </si>
   <si>
-    <t>2026年03月24日-03月27日</t>
+    <t>2027年04月06日-04月09日</t>
   </si>
   <si>
     <t>408家</t>
   </si>
   <si>
     <t>菲律宾国际模具及金属加工机械展览会 - PDMEX</t>
   </si>
   <si>
     <t>亚洲-菲律宾-马尼拉</t>
   </si>
   <si>
     <t>菲律宾马尼拉世界贸易中心</t>
   </si>
   <si>
     <t>2024年08月28日-08月31日</t>
   </si>
   <si>
     <t>187家</t>
   </si>
   <si>
     <t>印尼国际机床工具展览会 - Machine Tool Indonesia</t>
   </si>
   <si>
     <t>2026年12月02日-12月05日</t>
   </si>