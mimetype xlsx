--- v2 (2026-08-21)
+++ v3 (2026-08-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
-    <t>展会清单 导出时间：2026-08-22 06:23:10</t>
+    <t>展会清单 导出时间：2026-08-22 06:32:21</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>