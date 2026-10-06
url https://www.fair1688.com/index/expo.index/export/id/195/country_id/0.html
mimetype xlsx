--- v3 (2026-08-21)
+++ v4 (2026-10-06)
@@ -14,90 +14,90 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
-    <t>展会清单 导出时间：2026-08-22 06:32:21</t>
+    <t>展会清单 导出时间：2026-10-06 09:46:31</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
     <t>瑞典国际机床展览会 - Elmia Machine Tools</t>
   </si>
   <si>
     <t>机床 / 模具</t>
   </si>
   <si>
     <t>欧洲-瑞典-斯德哥尔摩</t>
   </si>
   <si>
     <t>瑞典延雪平ELMIA会展中心</t>
   </si>
   <si>
-    <t>2026年05月19日-05月22日</t>
+    <t>2028年05月16日-05月19日</t>
   </si>
   <si>
     <t>1147家</t>
   </si>
   <si>
     <t>印尼雅加达模具展览会 – Mould &amp; Die Indonesia</t>
   </si>
   <si>
     <t>亚洲-印度尼西亚-雅加达</t>
   </si>
   <si>
     <t>印度尼西亚雅加达国际博览会议中心</t>
   </si>
   <si>
     <t>2025年11月19日-11月22日</t>
   </si>
   <si>
     <t>772家</t>
   </si>
   <si>
     <t>德国斯图加特模具展览会 - Moulding Expo</t>
   </si>
   <si>
     <t>欧洲-德国-斯图加特</t>
   </si>
@@ -326,51 +326,51 @@
   <si>
     <t>2024年08月28日-08月31日</t>
   </si>
   <si>
     <t>187家</t>
   </si>
   <si>
     <t>印尼国际机床工具展览会 - Machine Tool Indonesia</t>
   </si>
   <si>
     <t>2026年12月02日-12月05日</t>
   </si>
   <si>
     <t>1542家</t>
   </si>
   <si>
     <t>泰国国际模具展览会 - InterMold Thailand</t>
   </si>
   <si>
     <t>亚洲-泰国-曼谷</t>
   </si>
   <si>
     <t>泰国曼谷国际贸易展览中心</t>
   </si>
   <si>
-    <t>2026年06月17日-06月20日</t>
+    <t>2027年06月16日-06月19日</t>
   </si>
   <si>
     <t>2100家</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>