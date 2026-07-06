--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -14,108 +14,108 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
-    <t>展会清单 导出时间：2026-05-15 02:37:39</t>
+    <t>展会清单 导出时间：2026-07-06 08:47:26</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
+    <t>波兰波兹南工业展览会 - ITM INDUSTRY EUROPE</t>
+  </si>
+  <si>
+    <t>工业 / 制造业</t>
+  </si>
+  <si>
+    <t>欧洲-波兰-波兹南</t>
+  </si>
+  <si>
+    <t>波兰波兹南国际会展中心</t>
+  </si>
+  <si>
+    <t>2026年05月26日-05月29日</t>
+  </si>
+  <si>
+    <t>685家</t>
+  </si>
+  <si>
     <t>波兰华沙工业展览会 - Warsaw Industry Week</t>
   </si>
   <si>
-    <t>工业 / 制造业</t>
-[...1 lines deleted...]
-  <si>
     <t>欧洲-波兰-华沙</t>
   </si>
   <si>
     <t>波兰华沙PTAK国际展览中心</t>
   </si>
   <si>
-    <t>2025年11月04日-11月06日</t>
+    <t>2026年11月03日-11月05日</t>
   </si>
   <si>
     <t>378家</t>
-  </si>
-[...13 lines deleted...]
-    <t>685家</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -462,75 +462,75 @@
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>3847</v>
+        <v>3842</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>3842</v>
+        <v>3847</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>