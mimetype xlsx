--- v1 (2026-07-06)
+++ v2 (2026-08-22)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
-    <t>展会清单 导出时间：2026-07-06 08:47:26</t>
+    <t>展会清单 导出时间：2026-08-22 09:34:57</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>