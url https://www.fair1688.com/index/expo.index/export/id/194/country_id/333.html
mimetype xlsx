--- v2 (2026-08-22)
+++ v3 (2026-10-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
-    <t>展会清单 导出时间：2026-08-22 09:34:57</t>
+    <t>展会清单 导出时间：2026-10-06 14:34:12</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>