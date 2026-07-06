--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-05-15 00:42:59</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+  <si>
+    <t>展会清单 导出时间：2026-07-06 08:42:46</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -83,669 +83,615 @@
   <si>
     <t>乌兹别克斯坦国际工业展览会 - INNOPROM. CENTRAL ASIA</t>
   </si>
   <si>
     <t>亚洲-乌兹别克斯坦-塔什干</t>
   </si>
   <si>
     <t>乌兹别克斯坦塔什干国家展览中心</t>
   </si>
   <si>
     <t>2026年04月20日-04月22日</t>
   </si>
   <si>
     <t>500家</t>
   </si>
   <si>
     <t>巴基斯坦工业展览会 - Pakistan Industrial Expo</t>
   </si>
   <si>
     <t>亚洲-巴基斯坦-拉合尔</t>
   </si>
   <si>
     <t>巴基斯坦拉合尔世博中心</t>
   </si>
   <si>
-    <t>2025年09月27日-09月29日</t>
+    <t>2026年11月14日-11月16日</t>
   </si>
   <si>
     <t>450家</t>
   </si>
   <si>
-    <t>瑞典国际工业及分包展览会 - Elmia Subcontractor</t>
+    <t>瑞典国际工业展览会 - Elmia Subcontractor</t>
   </si>
   <si>
     <t>欧洲-瑞典-斯德哥尔摩</t>
   </si>
   <si>
     <t>瑞典延雪平ELMIA会展中心</t>
   </si>
   <si>
-    <t>2025年11月11日-11月13日</t>
+    <t>2026年11月10日-11月12日</t>
   </si>
   <si>
     <t>947家</t>
   </si>
   <si>
     <t>澳大利亚工业展览会 - Industrial Transformation Australia</t>
   </si>
   <si>
-    <t>大洋洲-澳大利亚-悉尼</t>
-[...5 lines deleted...]
-    <t>2025年07月22日-07月24日</t>
+    <t>大洋洲-澳大利亚-墨尔本</t>
+  </si>
+  <si>
+    <t>澳大利亚墨尔本会议展览中心</t>
+  </si>
+  <si>
+    <t>2026年06月23日-06月25日</t>
   </si>
   <si>
     <t>澳大利亚工业机械制造展览会 - Australian Manufacturing Week</t>
   </si>
   <si>
     <t>大洋洲-澳大利亚-布里斯班</t>
   </si>
   <si>
     <t>澳大利亚布里斯班会展中心</t>
   </si>
   <si>
     <t>2026年05月12日-05月14日</t>
   </si>
   <si>
     <t>400家</t>
   </si>
   <si>
     <t>哈萨克斯坦工业展览会 - Ondeu Expo</t>
   </si>
   <si>
     <t>亚洲-哈萨克斯坦-阿斯塔纳</t>
   </si>
   <si>
     <t>哈萨克斯坦阿斯塔纳会展中心</t>
   </si>
   <si>
     <t>2026年04月01日-04月03日</t>
   </si>
   <si>
     <t>294家</t>
   </si>
   <si>
     <t>日本大阪工业制造展览会 - Manufacturing World OsaKa</t>
   </si>
   <si>
     <t>亚洲-日本-大阪</t>
   </si>
   <si>
     <t>日本大阪国际会展中心</t>
   </si>
   <si>
-    <t>2025年10月01日-10月03日</t>
+    <t>2026年10月07日-10月09日</t>
   </si>
   <si>
     <t>1100家</t>
   </si>
   <si>
     <t>瑞典国际工业博览会 - Elmia Production Fairs</t>
   </si>
   <si>
     <t>1147家</t>
   </si>
   <si>
     <t>秘鲁国际工业展览会 - EXPOPERU INDUSTRIAL</t>
   </si>
   <si>
     <t>南美洲-秘鲁-利马</t>
   </si>
   <si>
     <t>秘鲁展览中心</t>
   </si>
   <si>
-    <t>2025年08月21日-08月23日</t>
+    <t>2026年08月20日-08月22日</t>
   </si>
   <si>
     <t>巴西若茵维利工业展览会 - INTERMACH BRAZIL</t>
   </si>
   <si>
     <t>南美洲-巴西-若因维利</t>
   </si>
   <si>
     <t>巴西若茵维利会议中心</t>
   </si>
   <si>
-    <t>2025年07月15日-07月18日</t>
+    <t>2027年07月13日-07月16日</t>
   </si>
   <si>
     <t>300家</t>
   </si>
   <si>
     <t>阿尔及利亚国际工业展览会 - SINAA Expo Industries Algeria</t>
   </si>
   <si>
     <t>非洲-阿尔及利亚-阿尔及尔</t>
   </si>
   <si>
     <t>阿尔及利亚阿尔及尔展览中心</t>
   </si>
   <si>
-    <t>2025年12月02日-12月04日</t>
+    <t>2026年12月01日-12月03日</t>
   </si>
   <si>
     <t>180家</t>
   </si>
   <si>
     <t>沙特工业展览会 - Industrial Transformation SAUDI ARABIA</t>
   </si>
   <si>
     <t>中东地区-沙特阿拉伯-利雅得</t>
   </si>
   <si>
     <t>沙特利雅得国际会展中心</t>
   </si>
   <si>
-    <t>2025年12月01日-12月03日</t>
+    <t>2026年11月30日-12月02日</t>
   </si>
   <si>
     <t>巴基斯坦国际工业博览会 - ITIF ASIA</t>
   </si>
   <si>
     <t>亚洲-巴基斯坦-卡拉奇</t>
   </si>
   <si>
     <t>巴基斯坦卡拉奇博览中心</t>
   </si>
   <si>
-    <t>2025年08月23日-08月25日</t>
+    <t>2026年11月04日-11月06日</t>
   </si>
   <si>
     <t>伊朗国际工业展览会 - TIIE</t>
   </si>
   <si>
     <t>中东地区-伊朗-德黑兰</t>
   </si>
   <si>
     <t>伊朗德黑兰国际会展中心</t>
   </si>
   <si>
     <t>2025年11月03日-11月06日</t>
   </si>
   <si>
     <t>1000家</t>
   </si>
   <si>
     <t>捷克国际工业机械展览会 - MSV</t>
   </si>
   <si>
     <t>欧洲-捷克-布尔诺</t>
   </si>
   <si>
     <t>捷克布尔诺展览中心</t>
   </si>
   <si>
     <t>2026年10月06日-10月09日</t>
   </si>
   <si>
     <t>1312家</t>
   </si>
   <si>
     <t>越南河内工业制造及材料技术展览会 - VINAMAC EXPO</t>
   </si>
   <si>
     <t>亚洲-越南-河内</t>
   </si>
   <si>
     <t>越南国际展览中心</t>
   </si>
   <si>
     <t>2026年05月14日-05月16日</t>
   </si>
   <si>
+    <t>波兰波兹南工业展览会 - ITM INDUSTRY EUROPE</t>
+  </si>
+  <si>
+    <t>欧洲-波兰-波兹南</t>
+  </si>
+  <si>
+    <t>波兰波兹南国际会展中心</t>
+  </si>
+  <si>
+    <t>2026年05月26日-05月29日</t>
+  </si>
+  <si>
+    <t>685家</t>
+  </si>
+  <si>
+    <t>波兰华沙工业展览会 - Warsaw Industry Week</t>
+  </si>
+  <si>
+    <t>欧洲-波兰-华沙</t>
+  </si>
+  <si>
+    <t>波兰华沙PTAK国际展览中心</t>
+  </si>
+  <si>
+    <t>2026年11月03日-11月05日</t>
+  </si>
+  <si>
+    <t>378家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科真空及低温设备展览会 – VacuumTechExpo</t>
+  </si>
+  <si>
+    <t>欧洲-俄罗斯-莫斯科</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科Gostiny Dvor展览中心</t>
+  </si>
+  <si>
+    <t>2027年03月30日-04月01日</t>
+  </si>
+  <si>
+    <t>448家</t>
+  </si>
+  <si>
     <t>新加坡工业博览会 - ITAP</t>
   </si>
   <si>
     <t>亚洲-新加坡-新加坡</t>
   </si>
   <si>
     <t>新加坡博览中心</t>
   </si>
   <si>
     <t>2026年10月21日-10月23日</t>
   </si>
   <si>
     <t>350家</t>
   </si>
   <si>
-    <t>波兰华沙工业展览会 - Warsaw Industry Week</t>
-[...11 lines deleted...]
-    <t>378家</t>
+    <t>韩国工业展览会 - AMXPO</t>
+  </si>
+  <si>
+    <t>亚洲-韩国-首尔</t>
+  </si>
+  <si>
+    <t>韩国国际会展中心</t>
+  </si>
+  <si>
+    <t>550家</t>
   </si>
   <si>
     <t>俄罗斯圣彼得堡工业展览会 - Russian Industrialist</t>
   </si>
   <si>
     <t>欧洲-俄罗斯-圣彼得堡</t>
   </si>
   <si>
     <t>俄罗斯圣彼得堡EXPOFORUM会展中心</t>
   </si>
   <si>
-    <t>2025年10月29日-10月31日</t>
+    <t>2026年10月22日-10月24日</t>
   </si>
   <si>
     <t>460家</t>
   </si>
   <si>
     <t>印尼国际制造业博览会 - Manufacturing Indonesia</t>
   </si>
   <si>
     <t>亚洲-印度尼西亚-雅加达</t>
   </si>
   <si>
     <t>印度尼西亚雅加达国际博览会议中心</t>
   </si>
   <si>
-    <t>2025年12月03日-12月06日</t>
+    <t>2026年12月02日-12月05日</t>
   </si>
   <si>
     <t>1542家</t>
   </si>
   <si>
-    <t>俄罗斯莫斯科真空及低温设备展览会 – VacuumTechExpo</t>
-[...11 lines deleted...]
-    <t>448家</t>
+    <t>肯尼亚内罗毕工业展览会 - Indusmach Africa</t>
+  </si>
+  <si>
+    <t>非洲-肯尼亚-内罗毕</t>
+  </si>
+  <si>
+    <t>肯尼亚内罗毕肯雅塔国际会议中心</t>
+  </si>
+  <si>
+    <t>2026年06月03日-06月05日</t>
+  </si>
+  <si>
+    <t>巴西圣保罗工业展览会 - FEIMEC</t>
+  </si>
+  <si>
+    <t>南美洲-巴西-圣保罗</t>
+  </si>
+  <si>
+    <t>巴西圣保罗会展中心</t>
+  </si>
+  <si>
+    <t>2028年05月09日-05月13日</t>
+  </si>
+  <si>
+    <t>日本东京工业制造展览会 - Manufacturing World ToKyo</t>
+  </si>
+  <si>
+    <t>亚洲-日本-东京</t>
+  </si>
+  <si>
+    <t>日本东京有明国际会展中心</t>
+  </si>
+  <si>
+    <t>2026年07月01日-07月03日</t>
+  </si>
+  <si>
+    <t>2300家</t>
+  </si>
+  <si>
+    <t>意大利工业展览会 - MECSPE</t>
+  </si>
+  <si>
+    <t>欧洲-意大利-博洛尼亚</t>
+  </si>
+  <si>
+    <t>意大利博洛尼亚会展中心</t>
+  </si>
+  <si>
+    <t>2027年03月03日-03月05日</t>
+  </si>
+  <si>
+    <t>2100家</t>
+  </si>
+  <si>
+    <t>菲律宾国际制造业博览会 - PMAX Philippines</t>
+  </si>
+  <si>
+    <t>亚洲-菲律宾-马尼拉</t>
+  </si>
+  <si>
+    <t>菲律宾马尼拉SMX会展中心</t>
+  </si>
+  <si>
+    <t>2026年09月23日-09月25日</t>
+  </si>
+  <si>
+    <t>200家</t>
+  </si>
+  <si>
+    <t>土耳其伊斯坦布尔工业展览会 - WIN EURASIA</t>
+  </si>
+  <si>
+    <t>欧洲-土耳其-伊斯坦布尔</t>
+  </si>
+  <si>
+    <t>土耳其伊斯坦布尔会展中心</t>
+  </si>
+  <si>
+    <t>2026年06月10日-06月13日</t>
+  </si>
+  <si>
+    <t>1581家</t>
+  </si>
+  <si>
+    <t>南非德班工业展览会 - KITE</t>
+  </si>
+  <si>
+    <t>非洲-南非-德班</t>
+  </si>
+  <si>
+    <t>南非德班会展中心</t>
+  </si>
+  <si>
+    <t>2026年07月27日-07月29日</t>
+  </si>
+  <si>
+    <t>英国工业展览会 - SUBCON</t>
+  </si>
+  <si>
+    <t>欧洲-英国-伯明翰</t>
+  </si>
+  <si>
+    <t>英国伯明翰国家展览中心</t>
+  </si>
+  <si>
+    <t>2026年06月03日-06月04日</t>
   </si>
   <si>
     <t>墨西哥工业展览会 - EXPO MANUFACTURA</t>
   </si>
   <si>
     <t>北美洲-墨西哥-蒙特雷</t>
   </si>
   <si>
     <t>墨西哥蒙特雷AC国际商务中心</t>
   </si>
   <si>
-    <t>2026年02月03日-02月05日</t>
+    <t>2027年02月23日-02月25日</t>
   </si>
   <si>
     <t>600家</t>
   </si>
   <si>
     <t>泰国国际工业博览会 - Tailand Industrial Fair</t>
   </si>
   <si>
     <t>亚洲-泰国-曼谷</t>
   </si>
   <si>
     <t>泰国曼谷国际贸易展览中心</t>
   </si>
   <si>
-    <t>2026年02月04日-02月07日</t>
-[...107 lines deleted...]
-    <t>2026年06月03日-06月04日</t>
+    <t>2027年03月10日-03月13日</t>
+  </si>
+  <si>
+    <t>西班牙工业展览会 - Subcontratación</t>
+  </si>
+  <si>
+    <t>欧洲-西班牙-毕尔巴鄂</t>
+  </si>
+  <si>
+    <t>西班牙毕尔巴鄂会展中心</t>
+  </si>
+  <si>
+    <t>873家</t>
+  </si>
+  <si>
+    <t>德国智能制造技术与装备展览会 - SPS</t>
+  </si>
+  <si>
+    <t>欧洲-德国-纽伦堡</t>
+  </si>
+  <si>
+    <t>德国纽伦堡会展中心</t>
+  </si>
+  <si>
+    <t>2026年11月24日-11月26日</t>
+  </si>
+  <si>
+    <t>999家</t>
+  </si>
+  <si>
+    <t>俄罗斯工业展览会 - INNOPROM</t>
+  </si>
+  <si>
+    <t>欧洲-俄罗斯-叶卡捷琳堡</t>
+  </si>
+  <si>
+    <t>俄罗斯叶卡捷琳堡会展中心</t>
+  </si>
+  <si>
+    <t>2026年07月06日-07月09日</t>
+  </si>
+  <si>
+    <t>马来西亚国际机电工程展览会 - ASEAN M&amp;E Show</t>
+  </si>
+  <si>
+    <t>亚洲-马来西亚-吉隆坡</t>
+  </si>
+  <si>
+    <t>马来西亚吉隆坡会议中心</t>
+  </si>
+  <si>
+    <t>339家</t>
+  </si>
+  <si>
+    <t>泰国国际工厂维护技术展览会 - FAC TECH</t>
+  </si>
+  <si>
+    <t>2026年06月17日-06月20日</t>
+  </si>
+  <si>
+    <t>越南国际工业产品博览会 - VIIF</t>
+  </si>
+  <si>
+    <t>越南国家展览中心</t>
+  </si>
+  <si>
+    <t>2026年09月09日-09月11日</t>
+  </si>
+  <si>
+    <t>越南国际会展中心股份公司</t>
+  </si>
+  <si>
+    <t>364家</t>
+  </si>
+  <si>
+    <t>越南国际机电工业展览会 - EMA VIETNAM</t>
+  </si>
+  <si>
+    <t>亚洲-越南-胡志明</t>
+  </si>
+  <si>
+    <t>越南VISKY EXPO展览中心</t>
+  </si>
+  <si>
+    <t>2026年07月30日-08月01日</t>
+  </si>
+  <si>
+    <t>泰国国际制造业博览会 - Manufacturing Expo</t>
+  </si>
+  <si>
+    <t>马来西亚槟城国际制造业博览会 - PMAX ASIA</t>
+  </si>
+  <si>
+    <t>亚洲-马来西亚-槟城</t>
+  </si>
+  <si>
+    <t>马来西亚槟城国际会展中心</t>
+  </si>
+  <si>
+    <t>2026年07月22日-07月24日</t>
   </si>
   <si>
     <t>法国工业展览会 - Global Industrie</t>
   </si>
   <si>
     <t>欧洲-法国-巴黎</t>
   </si>
   <si>
     <t>法国巴黎北郊维勒班特展览中心</t>
   </si>
   <si>
-    <t>2026年03月30日-04月02日</t>
+    <t>2027年03月15日-03月18日</t>
   </si>
   <si>
     <t>2500家</t>
   </si>
   <si>
+    <t>越南国际工业制造及材料技术展览会 - VINAMAC EXPO</t>
+  </si>
+  <si>
+    <t>越南西贡国际会展中心</t>
+  </si>
+  <si>
+    <t>2026年11月25日-11月27日</t>
+  </si>
+  <si>
     <t>德国汉诺威工业博览会 - HANNOVER MESSE</t>
   </si>
   <si>
     <t>欧洲-德国-汉诺威</t>
   </si>
   <si>
     <t>德国汉诺威会展中心</t>
   </si>
   <si>
-    <t>2026年04月20日-04月24日</t>
+    <t>2027年04月05日-04月08日</t>
   </si>
   <si>
     <t>4000家</t>
-  </si>
-[...187 lines deleted...]
-    <t>550家</t>
   </si>
   <si>
     <t>柬埔寨国际机械工业博览会 - CIMIF</t>
   </si>
   <si>
     <t>亚洲-柬埔寨-金边</t>
   </si>
   <si>
     <t>柬埔寨钻石岛会展中心</t>
   </si>
   <si>
     <t>2025年08月06日-08月09日</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1063,51 +1009,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H54"/>
+  <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -1512,214 +1458,214 @@
       <c r="A19">
         <v>3865</v>
       </c>
       <c r="B19" t="s">
         <v>83</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" t="s">
         <v>84</v>
       </c>
       <c r="E19" t="s">
         <v>85</v>
       </c>
       <c r="F19" t="s">
         <v>86</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>959</v>
+        <v>3842</v>
       </c>
       <c r="B20" t="s">
         <v>87</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
         <v>88</v>
       </c>
       <c r="E20" t="s">
         <v>89</v>
       </c>
       <c r="F20" t="s">
         <v>90</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>3847</v>
       </c>
       <c r="B21" t="s">
         <v>92</v>
       </c>
       <c r="C21" t="s">
         <v>10</v>
       </c>
       <c r="D21" t="s">
         <v>93</v>
       </c>
       <c r="E21" t="s">
         <v>94</v>
       </c>
       <c r="F21" t="s">
         <v>95</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>2170</v>
+        <v>3738</v>
       </c>
       <c r="B22" t="s">
         <v>97</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" t="s">
         <v>98</v>
       </c>
       <c r="E22" t="s">
         <v>99</v>
       </c>
       <c r="F22" t="s">
         <v>100</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>1560</v>
+        <v>959</v>
       </c>
       <c r="B23" t="s">
         <v>102</v>
       </c>
       <c r="C23" t="s">
         <v>10</v>
       </c>
       <c r="D23" t="s">
         <v>103</v>
       </c>
       <c r="E23" t="s">
         <v>104</v>
       </c>
       <c r="F23" t="s">
         <v>105</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>3738</v>
+        <v>1906</v>
       </c>
       <c r="B24" t="s">
         <v>107</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="D24" t="s">
         <v>108</v>
       </c>
       <c r="E24" t="s">
         <v>109</v>
       </c>
       <c r="F24" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>2174</v>
+        <v>2170</v>
       </c>
       <c r="B25" t="s">
+        <v>111</v>
+      </c>
+      <c r="C25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" t="s">
         <v>112</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="E25" t="s">
         <v>113</v>
       </c>
-      <c r="E25" t="s">
+      <c r="F25" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>1426</v>
+        <v>1560</v>
       </c>
       <c r="B26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
         <v>117</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="E26" t="s">
         <v>118</v>
       </c>
-      <c r="E26" t="s">
+      <c r="F26" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>77</v>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>2190</v>
       </c>
       <c r="B27" t="s">
         <v>121</v>
       </c>
       <c r="C27" t="s">
         <v>10</v>
       </c>
       <c r="D27" t="s">
         <v>122</v>
       </c>
       <c r="E27" t="s">
         <v>123</v>
       </c>
       <c r="F27" t="s">
         <v>124</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
         <v>59</v>
       </c>
@@ -1867,532 +1813,412 @@
       <c r="H33" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>2169</v>
       </c>
       <c r="B34" t="s">
         <v>153</v>
       </c>
       <c r="C34" t="s">
         <v>10</v>
       </c>
       <c r="D34" t="s">
         <v>154</v>
       </c>
       <c r="E34" t="s">
         <v>155</v>
       </c>
       <c r="F34" t="s">
         <v>156</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>91</v>
+        <v>106</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>2191</v>
+        <v>2174</v>
       </c>
       <c r="B35" t="s">
         <v>157</v>
       </c>
       <c r="C35" t="s">
         <v>10</v>
       </c>
       <c r="D35" t="s">
         <v>158</v>
       </c>
       <c r="E35" t="s">
         <v>159</v>
       </c>
       <c r="F35" t="s">
         <v>160</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>3991</v>
+        <v>1426</v>
       </c>
       <c r="B36" t="s">
         <v>162</v>
       </c>
       <c r="C36" t="s">
         <v>10</v>
       </c>
       <c r="D36" t="s">
         <v>163</v>
       </c>
       <c r="E36" t="s">
         <v>164</v>
       </c>
       <c r="F36" t="s">
         <v>165</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>166</v>
+        <v>77</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>2189</v>
       </c>
       <c r="B37" t="s">
+        <v>166</v>
+      </c>
+      <c r="C37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" t="s">
         <v>167</v>
       </c>
-      <c r="C37" t="s">
-[...2 lines deleted...]
-      <c r="D37" t="s">
+      <c r="E37" t="s">
         <v>168</v>
       </c>
-      <c r="E37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>2003</v>
       </c>
       <c r="B38" t="s">
+        <v>170</v>
+      </c>
+      <c r="C38" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" t="s">
+        <v>171</v>
+      </c>
+      <c r="E38" t="s">
         <v>172</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="F38" t="s">
         <v>173</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>2171</v>
       </c>
       <c r="B39" t="s">
+        <v>175</v>
+      </c>
+      <c r="C39" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" t="s">
+        <v>176</v>
+      </c>
+      <c r="E39" t="s">
         <v>177</v>
       </c>
-      <c r="C39" t="s">
-[...2 lines deleted...]
-      <c r="D39" t="s">
+      <c r="F39" t="s">
         <v>178</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>1887</v>
       </c>
       <c r="B40" t="s">
+        <v>179</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
+        <v>180</v>
+      </c>
+      <c r="E40" t="s">
         <v>181</v>
-      </c>
-[...7 lines deleted...]
-        <v>183</v>
       </c>
       <c r="F40" t="s">
         <v>124</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>1828</v>
       </c>
       <c r="B41" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C41" t="s">
         <v>10</v>
       </c>
       <c r="D41" t="s">
-        <v>118</v>
+        <v>163</v>
       </c>
       <c r="E41" t="s">
-        <v>119</v>
+        <v>164</v>
       </c>
       <c r="F41" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>116</v>
+        <v>161</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>33</v>
       </c>
       <c r="B42" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C42" t="s">
         <v>10</v>
       </c>
       <c r="D42" t="s">
         <v>84</v>
       </c>
       <c r="E42" t="s">
+        <v>186</v>
+      </c>
+      <c r="F42" t="s">
+        <v>187</v>
+      </c>
+      <c r="G42" t="s">
         <v>188</v>
       </c>
-      <c r="F42" t="s">
+      <c r="H42" t="s">
         <v>189</v>
-      </c>
-[...4 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>1807</v>
+        <v>1916</v>
       </c>
       <c r="B43" t="s">
+        <v>190</v>
+      </c>
+      <c r="C43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" t="s">
+        <v>191</v>
+      </c>
+      <c r="E43" t="s">
         <v>192</v>
-      </c>
-[...7 lines deleted...]
-        <v>183</v>
       </c>
       <c r="F43" t="s">
         <v>193</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>194</v>
+        <v>59</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>1573</v>
+        <v>1442</v>
       </c>
       <c r="B44" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C44" t="s">
         <v>10</v>
       </c>
       <c r="D44" t="s">
-        <v>84</v>
+        <v>163</v>
       </c>
       <c r="E44" t="s">
-        <v>85</v>
+        <v>164</v>
       </c>
       <c r="F44" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="B45" t="s">
+        <v>195</v>
+      </c>
+      <c r="C45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" t="s">
+        <v>196</v>
+      </c>
+      <c r="E45" t="s">
         <v>197</v>
       </c>
-      <c r="C45" t="s">
-[...2 lines deleted...]
-      <c r="D45" t="s">
+      <c r="F45" t="s">
         <v>198</v>
-      </c>
-[...4 lines deleted...]
-        <v>200</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>91</v>
+        <v>106</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>1516</v>
+        <v>2191</v>
       </c>
       <c r="B46" t="s">
+        <v>199</v>
+      </c>
+      <c r="C46" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" t="s">
+        <v>200</v>
+      </c>
+      <c r="E46" t="s">
         <v>201</v>
       </c>
-      <c r="C46" t="s">
-[...2 lines deleted...]
-      <c r="D46" t="s">
+      <c r="F46" t="s">
         <v>202</v>
-      </c>
-[...4 lines deleted...]
-        <v>204</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>1916</v>
+        <v>4038</v>
       </c>
       <c r="B47" t="s">
+        <v>204</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
+        <v>191</v>
+      </c>
+      <c r="E47" t="s">
+        <v>205</v>
+      </c>
+      <c r="F47" t="s">
         <v>206</v>
-      </c>
-[...10 lines deleted...]
-        <v>209</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>59</v>
+        <v>77</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>1442</v>
+        <v>3991</v>
       </c>
       <c r="B48" t="s">
+        <v>207</v>
+      </c>
+      <c r="C48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" t="s">
+        <v>208</v>
+      </c>
+      <c r="E48" t="s">
+        <v>209</v>
+      </c>
+      <c r="F48" t="s">
         <v>210</v>
-      </c>
-[...10 lines deleted...]
-        <v>186</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>1335</v>
+        <v>969</v>
       </c>
       <c r="B49" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C49" t="s">
         <v>10</v>
       </c>
       <c r="D49" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E49" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F49" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>91</v>
-[...118 lines deleted...]
-      <c r="H54" t="s">
         <v>143</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>