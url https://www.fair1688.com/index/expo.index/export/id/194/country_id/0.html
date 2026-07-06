--- v1 (2026-07-06)
+++ v2 (2026-07-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
-    <t>展会清单 导出时间：2026-07-06 08:42:46</t>
+    <t>展会清单 导出时间：2026-07-06 09:35:01</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>