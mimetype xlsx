--- v2 (2026-07-06)
+++ v3 (2026-08-21)
@@ -12,107 +12,107 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-07-06 09:35:01</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+  <si>
+    <t>展会清单 导出时间：2026-08-22 06:22:51</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
     <t>塞尔维亚国际工业技术展览会 - INTERNATIONAL TECHNICAL FAIR</t>
   </si>
   <si>
     <t>工业 / 制造业</t>
   </si>
   <si>
     <t>欧洲-塞尔维亚-贝尔格莱德</t>
   </si>
   <si>
     <t>塞尔维亚贝尔格莱德博览会议中心</t>
   </si>
   <si>
     <t>2026年05月19日-05月22日</t>
   </si>
   <si>
     <t>592家</t>
   </si>
   <si>
-    <t>乌兹别克斯坦国际工业展览会 - INNOPROM. CENTRAL ASIA</t>
+    <t>中亚（乌兹别克斯坦）国际工业展览会 - INNOPROM. CENTRAL ASIA</t>
   </si>
   <si>
     <t>亚洲-乌兹别克斯坦-塔什干</t>
   </si>
   <si>
     <t>乌兹别克斯坦塔什干国家展览中心</t>
   </si>
   <si>
-    <t>2026年04月20日-04月22日</t>
+    <t>2027年04月19日-04月21日</t>
   </si>
   <si>
     <t>500家</t>
   </si>
   <si>
     <t>巴基斯坦工业展览会 - Pakistan Industrial Expo</t>
   </si>
   <si>
     <t>亚洲-巴基斯坦-拉合尔</t>
   </si>
   <si>
     <t>巴基斯坦拉合尔世博中心</t>
   </si>
   <si>
     <t>2026年11月14日-11月16日</t>
   </si>
   <si>
     <t>450家</t>
   </si>
   <si>
     <t>瑞典国际工业展览会 - Elmia Subcontractor</t>
   </si>
   <si>
     <t>欧洲-瑞典-斯德哥尔摩</t>
   </si>
@@ -272,51 +272,51 @@
   <si>
     <t>捷克国际工业机械展览会 - MSV</t>
   </si>
   <si>
     <t>欧洲-捷克-布尔诺</t>
   </si>
   <si>
     <t>捷克布尔诺展览中心</t>
   </si>
   <si>
     <t>2026年10月06日-10月09日</t>
   </si>
   <si>
     <t>1312家</t>
   </si>
   <si>
     <t>越南河内工业制造及材料技术展览会 - VINAMAC EXPO</t>
   </si>
   <si>
     <t>亚洲-越南-河内</t>
   </si>
   <si>
     <t>越南国际展览中心</t>
   </si>
   <si>
-    <t>2026年05月14日-05月16日</t>
+    <t>2027年05月27日-05月29日</t>
   </si>
   <si>
     <t>波兰波兹南工业展览会 - ITM INDUSTRY EUROPE</t>
   </si>
   <si>
     <t>欧洲-波兰-波兹南</t>
   </si>
   <si>
     <t>波兰波兹南国际会展中心</t>
   </si>
   <si>
     <t>2026年05月26日-05月29日</t>
   </si>
   <si>
     <t>685家</t>
   </si>
   <si>
     <t>波兰华沙工业展览会 - Warsaw Industry Week</t>
   </si>
   <si>
     <t>欧洲-波兰-华沙</t>
   </si>
   <si>
     <t>波兰华沙PTAK国际展览中心</t>
   </si>
@@ -357,53 +357,50 @@
     <t>350家</t>
   </si>
   <si>
     <t>韩国工业展览会 - AMXPO</t>
   </si>
   <si>
     <t>亚洲-韩国-首尔</t>
   </si>
   <si>
     <t>韩国国际会展中心</t>
   </si>
   <si>
     <t>550家</t>
   </si>
   <si>
     <t>俄罗斯圣彼得堡工业展览会 - Russian Industrialist</t>
   </si>
   <si>
     <t>欧洲-俄罗斯-圣彼得堡</t>
   </si>
   <si>
     <t>俄罗斯圣彼得堡EXPOFORUM会展中心</t>
   </si>
   <si>
     <t>2026年10月22日-10月24日</t>
-  </si>
-[...1 lines deleted...]
-    <t>460家</t>
   </si>
   <si>
     <t>印尼国际制造业博览会 - Manufacturing Indonesia</t>
   </si>
   <si>
     <t>亚洲-印度尼西亚-雅加达</t>
   </si>
   <si>
     <t>印度尼西亚雅加达国际博览会议中心</t>
   </si>
   <si>
     <t>2026年12月02日-12月05日</t>
   </si>
   <si>
     <t>1542家</t>
   </si>
   <si>
     <t>肯尼亚内罗毕工业展览会 - Indusmach Africa</t>
   </si>
   <si>
     <t>非洲-肯尼亚-内罗毕</t>
   </si>
   <si>
     <t>肯尼亚内罗毕肯雅塔国际会议中心</t>
   </si>
@@ -1597,629 +1594,629 @@
       <c r="H24" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>2170</v>
       </c>
       <c r="B25" t="s">
         <v>111</v>
       </c>
       <c r="C25" t="s">
         <v>10</v>
       </c>
       <c r="D25" t="s">
         <v>112</v>
       </c>
       <c r="E25" t="s">
         <v>113</v>
       </c>
       <c r="F25" t="s">
         <v>114</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>1560</v>
       </c>
       <c r="B26" t="s">
+        <v>115</v>
+      </c>
+      <c r="C26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
         <v>116</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="E26" t="s">
         <v>117</v>
       </c>
-      <c r="E26" t="s">
+      <c r="F26" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>2190</v>
       </c>
       <c r="B27" t="s">
+        <v>120</v>
+      </c>
+      <c r="C27" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" t="s">
         <v>121</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>122</v>
       </c>
-      <c r="E27" t="s">
+      <c r="F27" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>2177</v>
       </c>
       <c r="B28" t="s">
+        <v>124</v>
+      </c>
+      <c r="C28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" t="s">
         <v>125</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="E28" t="s">
         <v>126</v>
       </c>
-      <c r="E28" t="s">
+      <c r="F28" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>2176</v>
       </c>
       <c r="B29" t="s">
+        <v>128</v>
+      </c>
+      <c r="C29" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" t="s">
         <v>129</v>
       </c>
-      <c r="C29" t="s">
-[...2 lines deleted...]
-      <c r="D29" t="s">
+      <c r="E29" t="s">
         <v>130</v>
       </c>
-      <c r="E29" t="s">
+      <c r="F29" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>2175</v>
       </c>
       <c r="B30" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" t="s">
         <v>134</v>
       </c>
-      <c r="C30" t="s">
-[...2 lines deleted...]
-      <c r="D30" t="s">
+      <c r="E30" t="s">
         <v>135</v>
       </c>
-      <c r="E30" t="s">
+      <c r="F30" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>4064</v>
       </c>
       <c r="B31" t="s">
+        <v>138</v>
+      </c>
+      <c r="C31" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" t="s">
         <v>139</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31" t="s">
+      <c r="E31" t="s">
         <v>140</v>
       </c>
-      <c r="E31" t="s">
+      <c r="F31" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>2173</v>
       </c>
       <c r="B32" t="s">
+        <v>143</v>
+      </c>
+      <c r="C32" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" t="s">
         <v>144</v>
       </c>
-      <c r="C32" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="E32" t="s">
         <v>145</v>
       </c>
-      <c r="E32" t="s">
+      <c r="F32" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>2172</v>
       </c>
       <c r="B33" t="s">
+        <v>148</v>
+      </c>
+      <c r="C33" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" t="s">
         <v>149</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="E33" t="s">
         <v>150</v>
       </c>
-      <c r="E33" t="s">
+      <c r="F33" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>2169</v>
       </c>
       <c r="B34" t="s">
+        <v>152</v>
+      </c>
+      <c r="C34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" t="s">
         <v>153</v>
       </c>
-      <c r="C34" t="s">
-[...2 lines deleted...]
-      <c r="D34" t="s">
+      <c r="E34" t="s">
         <v>154</v>
       </c>
-      <c r="E34" t="s">
+      <c r="F34" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>2174</v>
       </c>
       <c r="B35" t="s">
+        <v>156</v>
+      </c>
+      <c r="C35" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" t="s">
         <v>157</v>
       </c>
-      <c r="C35" t="s">
-[...2 lines deleted...]
-      <c r="D35" t="s">
+      <c r="E35" t="s">
         <v>158</v>
       </c>
-      <c r="E35" t="s">
+      <c r="F35" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>1426</v>
       </c>
       <c r="B36" t="s">
+        <v>161</v>
+      </c>
+      <c r="C36" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" t="s">
         <v>162</v>
       </c>
-      <c r="C36" t="s">
-[...2 lines deleted...]
-      <c r="D36" t="s">
+      <c r="E36" t="s">
         <v>163</v>
       </c>
-      <c r="E36" t="s">
+      <c r="F36" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>2189</v>
       </c>
       <c r="B37" t="s">
+        <v>165</v>
+      </c>
+      <c r="C37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" t="s">
         <v>166</v>
       </c>
-      <c r="C37" t="s">
-[...2 lines deleted...]
-      <c r="D37" t="s">
+      <c r="E37" t="s">
         <v>167</v>
       </c>
-      <c r="E37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>2003</v>
       </c>
       <c r="B38" t="s">
+        <v>169</v>
+      </c>
+      <c r="C38" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" t="s">
         <v>170</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="E38" t="s">
         <v>171</v>
       </c>
-      <c r="E38" t="s">
+      <c r="F38" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>2171</v>
       </c>
       <c r="B39" t="s">
+        <v>174</v>
+      </c>
+      <c r="C39" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" t="s">
         <v>175</v>
       </c>
-      <c r="C39" t="s">
-[...2 lines deleted...]
-      <c r="D39" t="s">
+      <c r="E39" t="s">
         <v>176</v>
       </c>
-      <c r="E39" t="s">
+      <c r="F39" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>1887</v>
       </c>
       <c r="B40" t="s">
+        <v>178</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
         <v>179</v>
       </c>
-      <c r="C40" t="s">
-[...2 lines deleted...]
-      <c r="D40" t="s">
+      <c r="E40" t="s">
         <v>180</v>
       </c>
-      <c r="E40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F40" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>1828</v>
       </c>
       <c r="B41" t="s">
+        <v>182</v>
+      </c>
+      <c r="C41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>162</v>
+      </c>
+      <c r="E41" t="s">
+        <v>163</v>
+      </c>
+      <c r="F41" t="s">
         <v>183</v>
-      </c>
-[...10 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>33</v>
       </c>
       <c r="B42" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C42" t="s">
         <v>10</v>
       </c>
       <c r="D42" t="s">
         <v>84</v>
       </c>
       <c r="E42" t="s">
+        <v>185</v>
+      </c>
+      <c r="F42" t="s">
         <v>186</v>
       </c>
-      <c r="F42" t="s">
+      <c r="G42" t="s">
         <v>187</v>
       </c>
-      <c r="G42" t="s">
+      <c r="H42" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>1916</v>
       </c>
       <c r="B43" t="s">
+        <v>189</v>
+      </c>
+      <c r="C43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" t="s">
         <v>190</v>
       </c>
-      <c r="C43" t="s">
-[...2 lines deleted...]
-      <c r="D43" t="s">
+      <c r="E43" t="s">
         <v>191</v>
       </c>
-      <c r="E43" t="s">
+      <c r="F43" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>1442</v>
       </c>
       <c r="B44" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C44" t="s">
         <v>10</v>
       </c>
       <c r="D44" t="s">
+        <v>162</v>
+      </c>
+      <c r="E44" t="s">
         <v>163</v>
       </c>
-      <c r="E44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F44" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>1335</v>
       </c>
       <c r="B45" t="s">
+        <v>194</v>
+      </c>
+      <c r="C45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" t="s">
         <v>195</v>
       </c>
-      <c r="C45" t="s">
-[...2 lines deleted...]
-      <c r="D45" t="s">
+      <c r="E45" t="s">
         <v>196</v>
       </c>
-      <c r="E45" t="s">
+      <c r="F45" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>2191</v>
       </c>
       <c r="B46" t="s">
+        <v>198</v>
+      </c>
+      <c r="C46" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" t="s">
         <v>199</v>
       </c>
-      <c r="C46" t="s">
-[...2 lines deleted...]
-      <c r="D46" t="s">
+      <c r="E46" t="s">
         <v>200</v>
       </c>
-      <c r="E46" t="s">
+      <c r="F46" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>4038</v>
       </c>
       <c r="B47" t="s">
+        <v>203</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
+        <v>190</v>
+      </c>
+      <c r="E47" t="s">
         <v>204</v>
       </c>
-      <c r="C47" t="s">
-[...5 lines deleted...]
-      <c r="E47" t="s">
+      <c r="F47" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>3991</v>
       </c>
       <c r="B48" t="s">
+        <v>206</v>
+      </c>
+      <c r="C48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" t="s">
         <v>207</v>
       </c>
-      <c r="C48" t="s">
-[...2 lines deleted...]
-      <c r="D48" t="s">
+      <c r="E48" t="s">
         <v>208</v>
       </c>
-      <c r="E48" t="s">
+      <c r="F48" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>969</v>
       </c>
       <c r="B49" t="s">
+        <v>211</v>
+      </c>
+      <c r="C49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" t="s">
         <v>212</v>
       </c>
-      <c r="C49" t="s">
-[...2 lines deleted...]
-      <c r="D49" t="s">
+      <c r="E49" t="s">
         <v>213</v>
       </c>
-      <c r="E49" t="s">
+      <c r="F49" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>