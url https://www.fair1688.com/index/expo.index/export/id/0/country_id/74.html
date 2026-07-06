--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -12,136 +12,136 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-05-15 02:20:58</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+  <si>
+    <t>展会清单 导出时间：2026-07-06 10:51:48</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
     <t>澳大利亚工业展览会 - Industrial Transformation Australia</t>
   </si>
   <si>
     <t>工业 / 制造业</t>
   </si>
   <si>
+    <t>大洋洲-澳大利亚-墨尔本</t>
+  </si>
+  <si>
+    <t>澳大利亚墨尔本会议展览中心</t>
+  </si>
+  <si>
+    <t>2026年06月23日-06月25日</t>
+  </si>
+  <si>
+    <t>500家</t>
+  </si>
+  <si>
+    <t>澳大利亚工业机械制造展览会 - Australian Manufacturing Week</t>
+  </si>
+  <si>
+    <t>大洋洲-澳大利亚-布里斯班</t>
+  </si>
+  <si>
+    <t>澳大利亚布里斯班会展中心</t>
+  </si>
+  <si>
+    <t>2026年05月12日-05月14日</t>
+  </si>
+  <si>
+    <t>400家</t>
+  </si>
+  <si>
+    <t>澳大利亚视听集成设备与技术展览会 - Integrate Expo</t>
+  </si>
+  <si>
+    <t>舞台灯光 / 音响乐器</t>
+  </si>
+  <si>
     <t>大洋洲-澳大利亚-悉尼</t>
   </si>
   <si>
     <t>澳大利亚悉尼国际会展中心</t>
   </si>
   <si>
-    <t>2025年07月22日-07月24日</t>
-[...25 lines deleted...]
-  <si>
     <t>2026年09月02日-09月04日</t>
   </si>
   <si>
     <t>350家</t>
   </si>
   <si>
     <t>澳大利亚纺织服装采购展览会 - Global Sourcing Expo Australia</t>
   </si>
   <si>
     <t>服装服饰</t>
   </si>
   <si>
-    <t>大洋洲-澳大利亚-墨尔本</t>
-[...4 lines deleted...]
-  <si>
     <t>2025年06月17日-06月19日</t>
   </si>
   <si>
     <t>澳大利亚咖啡展览会 - MICE</t>
   </si>
   <si>
     <t>茶 / 咖啡</t>
   </si>
   <si>
     <t>2025年03月20日-03月22日</t>
   </si>
   <si>
     <t>澳大利亚墨尔本室内装饰展览会 - Decor Design Show</t>
   </si>
   <si>
     <t>装潢装饰</t>
   </si>
   <si>
     <t>2025年07月16日-07月18日</t>
   </si>
   <si>
     <t>澳大利亚泳池桑拿及水疗SPA展览会 - SPLASH</t>
   </si>
   <si>
     <t>泳池桑拿</t>
@@ -537,53 +537,50 @@
     <t>澳大利亚五金及建材展览会 - Sydney Build</t>
   </si>
   <si>
     <t>五金 / 工具</t>
   </si>
   <si>
     <t>2026年04月29日-04月30日</t>
   </si>
   <si>
     <t>600家</t>
   </si>
   <si>
     <t>澳大利亚矿业展览会 - QME</t>
   </si>
   <si>
     <t>矿业 / 矿山机械</t>
   </si>
   <si>
     <t>2026年07月01日-07月01日</t>
   </si>
   <si>
     <t>澳大利亚运输物流展览会 - CeMAT AUSTRALIA</t>
   </si>
   <si>
     <t>物流仓储</t>
-  </si>
-[...1 lines deleted...]
-    <t>2026年06月23日-06月25日</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -987,171 +984,171 @@
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>4081</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F5" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>3651</v>
       </c>
       <c r="B6" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>3530</v>
       </c>
       <c r="B7" t="s">
         <v>29</v>
       </c>
       <c r="C7" t="s">
         <v>30</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>31</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>3502</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>3467</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>38</v>
       </c>
       <c r="F9" t="s">
         <v>39</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>3443</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>43</v>
       </c>
       <c r="F10" t="s">
         <v>44</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>3415</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>46</v>
       </c>
       <c r="D11" t="s">
         <v>37</v>
       </c>
@@ -1179,873 +1176,873 @@
       <c r="D12" t="s">
         <v>51</v>
       </c>
       <c r="E12" t="s">
         <v>52</v>
       </c>
       <c r="F12" t="s">
         <v>53</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>3325</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>3273</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" t="s">
         <v>58</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F14" t="s">
         <v>59</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>3261</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" t="s">
         <v>58</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F15" t="s">
         <v>61</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>3228</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" t="s">
         <v>64</v>
       </c>
       <c r="D16" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>65</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>3201</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" t="s">
         <v>67</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F17" t="s">
         <v>68</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>3184</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" t="s">
         <v>70</v>
       </c>
       <c r="D18" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>71</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>3144</v>
       </c>
       <c r="B19" t="s">
         <v>72</v>
       </c>
       <c r="C19" t="s">
         <v>73</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F19" t="s">
         <v>74</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>3024</v>
       </c>
       <c r="B20" t="s">
         <v>76</v>
       </c>
       <c r="C20" t="s">
         <v>77</v>
       </c>
       <c r="D20" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>78</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>3000</v>
       </c>
       <c r="B21" t="s">
         <v>80</v>
       </c>
       <c r="C21" t="s">
         <v>81</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F21" t="s">
         <v>82</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>2974</v>
       </c>
       <c r="B22" t="s">
         <v>84</v>
       </c>
       <c r="C22" t="s">
         <v>85</v>
       </c>
       <c r="D22" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>86</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>2944</v>
       </c>
       <c r="B23" t="s">
         <v>87</v>
       </c>
       <c r="C23" t="s">
         <v>88</v>
       </c>
       <c r="D23" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>89</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>2923</v>
       </c>
       <c r="B24" t="s">
         <v>90</v>
       </c>
       <c r="C24" t="s">
         <v>91</v>
       </c>
       <c r="D24" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>92</v>
       </c>
       <c r="F24" t="s">
         <v>93</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>2888</v>
       </c>
       <c r="B25" t="s">
         <v>95</v>
       </c>
       <c r="C25" t="s">
         <v>96</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E25" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F25" t="s">
         <v>97</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>2865</v>
       </c>
       <c r="B26" t="s">
         <v>98</v>
       </c>
       <c r="C26" t="s">
         <v>99</v>
       </c>
       <c r="D26" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>100</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>2828</v>
       </c>
       <c r="B27" t="s">
         <v>101</v>
       </c>
       <c r="C27" t="s">
         <v>102</v>
       </c>
       <c r="D27" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E27" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F27" t="s">
         <v>103</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>2827</v>
       </c>
       <c r="B28" t="s">
         <v>104</v>
       </c>
       <c r="C28" t="s">
         <v>102</v>
       </c>
       <c r="D28" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>105</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>2812</v>
       </c>
       <c r="B29" t="s">
         <v>107</v>
       </c>
       <c r="C29" t="s">
         <v>108</v>
       </c>
       <c r="D29" t="s">
         <v>109</v>
       </c>
       <c r="E29" t="s">
         <v>110</v>
       </c>
       <c r="F29" t="s">
         <v>111</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>2697</v>
       </c>
       <c r="B30" t="s">
         <v>113</v>
       </c>
       <c r="C30" t="s">
         <v>114</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>115</v>
       </c>
       <c r="F30" t="s">
         <v>116</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>2671</v>
       </c>
       <c r="B31" t="s">
         <v>118</v>
       </c>
       <c r="C31" t="s">
         <v>119</v>
       </c>
       <c r="D31" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>120</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>2653</v>
       </c>
       <c r="B32" t="s">
         <v>121</v>
       </c>
       <c r="C32" t="s">
         <v>122</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E32" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F32" t="s">
         <v>123</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>2629</v>
       </c>
       <c r="B33" t="s">
         <v>125</v>
       </c>
       <c r="C33" t="s">
         <v>126</v>
       </c>
       <c r="D33" t="s">
         <v>37</v>
       </c>
       <c r="E33" t="s">
         <v>127</v>
       </c>
       <c r="F33" t="s">
         <v>128</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>2628</v>
       </c>
       <c r="B34" t="s">
         <v>129</v>
       </c>
       <c r="C34" t="s">
         <v>130</v>
       </c>
       <c r="D34" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>131</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>2562</v>
       </c>
       <c r="B35" t="s">
         <v>133</v>
       </c>
       <c r="C35" t="s">
         <v>122</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E35" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F35" t="s">
         <v>134</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>2560</v>
       </c>
       <c r="B36" t="s">
         <v>136</v>
       </c>
       <c r="C36" t="s">
         <v>122</v>
       </c>
       <c r="D36" t="s">
         <v>16</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
         <v>137</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>2541</v>
       </c>
       <c r="B37" t="s">
         <v>138</v>
       </c>
       <c r="C37" t="s">
         <v>139</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E37" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F37" t="s">
         <v>140</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>2528</v>
       </c>
       <c r="B38" t="s">
         <v>141</v>
       </c>
       <c r="C38" t="s">
         <v>142</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E38" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F38" t="s">
         <v>143</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>2489</v>
       </c>
       <c r="B39" t="s">
         <v>145</v>
       </c>
       <c r="C39" t="s">
         <v>146</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E39" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F39" t="s">
         <v>147</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>2469</v>
       </c>
       <c r="B40" t="s">
         <v>149</v>
       </c>
       <c r="C40" t="s">
         <v>150</v>
       </c>
       <c r="D40" t="s">
         <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>17</v>
       </c>
       <c r="F40" t="s">
         <v>140</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>2441</v>
       </c>
       <c r="B41" t="s">
         <v>151</v>
       </c>
       <c r="C41" t="s">
         <v>152</v>
       </c>
       <c r="D41" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>153</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>2400</v>
       </c>
       <c r="B42" t="s">
         <v>155</v>
       </c>
       <c r="C42" t="s">
         <v>156</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E42" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F42" t="s">
         <v>157</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>2399</v>
       </c>
       <c r="B43" t="s">
         <v>159</v>
       </c>
       <c r="C43" t="s">
         <v>156</v>
       </c>
       <c r="D43" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
         <v>160</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>2318</v>
       </c>
       <c r="B44" t="s">
         <v>162</v>
       </c>
       <c r="C44" t="s">
         <v>163</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E44" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F44" t="s">
         <v>164</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>2297</v>
       </c>
       <c r="B45" t="s">
         <v>166</v>
       </c>
       <c r="C45" t="s">
         <v>167</v>
       </c>
       <c r="D45" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E45" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F45" t="s">
         <v>168</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>2240</v>
       </c>
       <c r="B46" t="s">
         <v>170</v>
       </c>
       <c r="C46" t="s">
         <v>171</v>
       </c>
       <c r="D46" t="s">
         <v>37</v>
       </c>
       <c r="E46" t="s">
         <v>127</v>
       </c>
       <c r="F46" t="s">
         <v>172</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>2055</v>
       </c>
       <c r="B47" t="s">
         <v>173</v>
       </c>
       <c r="C47" t="s">
         <v>174</v>
       </c>
       <c r="D47" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>175</v>
+        <v>13</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 