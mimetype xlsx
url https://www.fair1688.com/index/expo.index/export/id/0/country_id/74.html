--- v1 (2026-07-06)
+++ v2 (2026-08-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
-    <t>展会清单 导出时间：2026-07-06 10:51:48</t>
+    <t>展会清单 导出时间：2026-08-22 07:16:19</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>