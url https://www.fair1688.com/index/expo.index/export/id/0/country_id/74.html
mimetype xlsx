--- v2 (2026-08-21)
+++ v3 (2026-10-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
-    <t>展会清单 导出时间：2026-08-22 07:16:19</t>
+    <t>展会清单 导出时间：2026-10-06 08:05:57</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>