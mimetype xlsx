--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-05-15 01:35:24</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+  <si>
+    <t>展会清单 导出时间：2026-07-06 09:39:29</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -497,93 +497,96 @@
   <si>
     <t>教育 / 幼教</t>
   </si>
   <si>
     <t>2025年11月19日-11月21日</t>
   </si>
   <si>
     <t>法国巴黎工程机械展览会 - INTERMAT</t>
   </si>
   <si>
     <t>工程机械</t>
   </si>
   <si>
     <t>1488家</t>
   </si>
   <si>
     <t>法国巴黎涂料展览会 - EUROCOAT</t>
   </si>
   <si>
     <t>涂装 / 涂料</t>
   </si>
   <si>
     <t>2026年03月24日-03月26日</t>
   </si>
   <si>
+    <t>法国金属加工焊接切割展览会 - TOLEXPO</t>
+  </si>
+  <si>
+    <t>焊接切割</t>
+  </si>
+  <si>
+    <t>2026年03月30日-04月02日</t>
+  </si>
+  <si>
+    <t>418家</t>
+  </si>
+  <si>
+    <t>法国巴黎运输物流展览会 - SITL</t>
+  </si>
+  <si>
+    <t>物流仓储</t>
+  </si>
+  <si>
+    <t>2026年03月31日-04月02日</t>
+  </si>
+  <si>
+    <t>540家</t>
+  </si>
+  <si>
+    <t>法国巴黎光学眼镜展览会 - SILMO</t>
+  </si>
+  <si>
+    <t>光学 / 眼镜</t>
+  </si>
+  <si>
+    <t>2025年09月26日-09月29日</t>
+  </si>
+  <si>
+    <t>1054家</t>
+  </si>
+  <si>
     <t>法国工业展览会 - Global Industrie</t>
   </si>
   <si>
     <t>工业 / 制造业</t>
   </si>
   <si>
-    <t>2026年03月30日-04月02日</t>
+    <t>2027年03月15日-03月18日</t>
   </si>
   <si>
     <t>2500家</t>
-  </si>
-[...31 lines deleted...]
-    <t>1054家</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1866,142 +1869,142 @@
       <c r="A41">
         <v>2218</v>
       </c>
       <c r="B41" t="s">
         <v>158</v>
       </c>
       <c r="C41" t="s">
         <v>159</v>
       </c>
       <c r="D41" t="s">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>28</v>
       </c>
       <c r="F41" t="s">
         <v>160</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>2191</v>
+        <v>2084</v>
       </c>
       <c r="B42" t="s">
         <v>161</v>
       </c>
       <c r="C42" t="s">
         <v>162</v>
       </c>
       <c r="D42" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>163</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>2084</v>
+        <v>2034</v>
       </c>
       <c r="B43" t="s">
         <v>165</v>
       </c>
       <c r="C43" t="s">
         <v>166</v>
       </c>
       <c r="D43" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F43" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>2034</v>
+        <v>2027</v>
       </c>
       <c r="B44" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C44" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D44" t="s">
         <v>17</v>
       </c>
       <c r="E44" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F44" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>2027</v>
+        <v>2191</v>
       </c>
       <c r="B45" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C45" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D45" t="s">
         <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>28</v>
       </c>
       <c r="F45" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>