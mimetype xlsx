--- v1 (2026-07-06)
+++ v2 (2026-08-21)
@@ -14,90 +14,90 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
-    <t>展会清单 导出时间：2026-07-06 09:39:29</t>
+    <t>展会清单 导出时间：2026-08-22 06:28:38</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
     <t>法国3D打印技术展览会 - 3D Print Lyon</t>
   </si>
   <si>
     <t>3D打印</t>
   </si>
   <si>
     <t>欧洲-法国-里昂</t>
   </si>
   <si>
     <t>法国里昂欧洲展览中心</t>
   </si>
   <si>
-    <t>2026年06月02日-06月04日</t>
+    <t>2027年09月15日-09月16日</t>
   </si>
   <si>
     <t>300家</t>
   </si>
   <si>
     <t>法国视听技术展览会 - SATIS</t>
   </si>
   <si>
     <t>舞台灯光 / 音响乐器</t>
   </si>
   <si>
     <t>欧洲-法国-巴黎</t>
   </si>
   <si>
     <t>法国巴黎凡尔赛门展览中心</t>
   </si>
   <si>
     <t>2025年11月05日-11月06日</t>
   </si>
   <si>
     <t>212家</t>
   </si>
   <si>
     <t>法国巴黎纺织面料展览会 - Texworld Paris</t>
   </si>