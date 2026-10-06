--- v2 (2026-08-21)
+++ v3 (2026-10-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
-    <t>展会清单 导出时间：2026-08-22 06:28:38</t>
+    <t>展会清单 导出时间：2026-10-06 09:37:40</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>