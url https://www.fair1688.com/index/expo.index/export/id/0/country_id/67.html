--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="583">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-05-15 01:35:37</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="586">
+  <si>
+    <t>展会清单 导出时间：2026-07-06 10:51:48</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -131,266 +131,284 @@
   <si>
     <t>美国盐湖城户外用品展览会 - Outdoor Retailer</t>
   </si>
   <si>
     <t>体育运动 / 户外</t>
   </si>
   <si>
     <t>北美洲-美国-盐湖城</t>
   </si>
   <si>
     <t>美国盐湖城会议中心</t>
   </si>
   <si>
     <t>2025年06月18日-06月20日</t>
   </si>
   <si>
     <t>1000家</t>
   </si>
   <si>
     <t>美国金属加工、金属成型及焊接展览会 - FABTECH</t>
   </si>
   <si>
     <t>焊接切割</t>
   </si>
   <si>
+    <t>美国拉斯维加斯金沙会展中心</t>
+  </si>
+  <si>
+    <t>2026年10月21日-10月23日</t>
+  </si>
+  <si>
+    <t>1500家</t>
+  </si>
+  <si>
+    <t>美国先进材料展览会 - The Advanced Materials Show</t>
+  </si>
+  <si>
+    <t>北美洲-美国-匹兹堡</t>
+  </si>
+  <si>
+    <t>美国匹兹堡大卫劳伦斯会议中心</t>
+  </si>
+  <si>
+    <t>2026年10月06日-10月07日</t>
+  </si>
+  <si>
+    <t>400家</t>
+  </si>
+  <si>
+    <t>美国产业用布及特殊布料展览会 - Advanced Textiles Expo</t>
+  </si>
+  <si>
+    <t>纺织原料</t>
+  </si>
+  <si>
+    <t>北美洲-美国-洛杉矶</t>
+  </si>
+  <si>
+    <t>美国洛杉矶阿纳海姆会展中心</t>
+  </si>
+  <si>
+    <t>2025年11月05日-11月07日</t>
+  </si>
+  <si>
+    <t>美国亚特兰大电线电缆展览会 - Interwire</t>
+  </si>
+  <si>
+    <t>电线 / 电缆</t>
+  </si>
+  <si>
+    <t>北美洲-美国-亚特兰大</t>
+  </si>
+  <si>
+    <t>美国亚特兰大乔治亚世界会议中心</t>
+  </si>
+  <si>
+    <t>2027年05月04日-05月06日</t>
+  </si>
+  <si>
+    <t>450家</t>
+  </si>
+  <si>
+    <t>美国纽约纺织面料展览会 - Texworld USA</t>
+  </si>
+  <si>
+    <t>北美洲-美国-纽约</t>
+  </si>
+  <si>
+    <t>美国纽约贾维茨会议中心</t>
+  </si>
+  <si>
+    <t>2025年07月23日-07月25日</t>
+  </si>
+  <si>
+    <t>513家</t>
+  </si>
+  <si>
+    <t>美国拉斯维加斯时装服装展览会 - Magic Las Vegas</t>
+  </si>
+  <si>
+    <t>服装服饰</t>
+  </si>
+  <si>
+    <t>2025年08月18日-08月20日</t>
+  </si>
+  <si>
+    <t>3600家</t>
+  </si>
+  <si>
+    <t>美国纽约服装采购展览会 - Apparel Sourcing NYC</t>
+  </si>
+  <si>
+    <t>2025年01月21日-01月23日</t>
+  </si>
+  <si>
+    <t>1050家</t>
+  </si>
+  <si>
+    <t>美国拉斯维加斯鞋展览会 - SOURCING at MAGIC</t>
+  </si>
+  <si>
+    <t>皮革 / 鞋类</t>
+  </si>
+  <si>
+    <t>600家</t>
+  </si>
+  <si>
+    <t>美国旅行箱包展览会 - TRAVEL GOODS SHOW</t>
+  </si>
+  <si>
+    <t>箱包</t>
+  </si>
+  <si>
+    <t>美国拉斯维加斯世界市场中心</t>
+  </si>
+  <si>
+    <t>2025年03月25日-03月27日</t>
+  </si>
+  <si>
+    <t>美国亚特兰大缝制设备展览会 - Texprocess Americas</t>
+  </si>
+  <si>
+    <t>缝制</t>
+  </si>
+  <si>
+    <t>2025年05月06日-05月08日</t>
+  </si>
+  <si>
+    <t>美国纽约餐饮业展览会 - Restaurant Foodservice Show</t>
+  </si>
+  <si>
+    <t>食品饮料</t>
+  </si>
+  <si>
+    <t>2026年03月08日-03月10日</t>
+  </si>
+  <si>
+    <t>1300家</t>
+  </si>
+  <si>
+    <t>美国夏季食品展览会 - Summer Fancy Food Show</t>
+  </si>
+  <si>
+    <t>2025年06月29日-07月01日</t>
+  </si>
+  <si>
+    <t>5000家</t>
+  </si>
+  <si>
+    <t>美国冬季食品展览会 - Winter Fancy Food Show</t>
+  </si>
+  <si>
+    <t>北美洲-美国-圣地亚哥</t>
+  </si>
+  <si>
+    <t>美国圣地亚哥会展中心</t>
+  </si>
+  <si>
+    <t>2026年01月11日-01月13日</t>
+  </si>
+  <si>
+    <t>美国芝加哥家庭用品展览会 - THE INSPIRED HOME SHOW</t>
+  </si>
+  <si>
+    <t>礼品 / 家庭用品</t>
+  </si>
+  <si>
+    <t>2026年03月10日-03月12日</t>
+  </si>
+  <si>
+    <t>1600家</t>
+  </si>
+  <si>
+    <t>美国纽约葡萄酒及烈酒展览会 - Vinexpo America</t>
+  </si>
+  <si>
+    <t>酒类</t>
+  </si>
+  <si>
+    <t>2025年05月07日-05月08日</t>
+  </si>
+  <si>
+    <t>500家</t>
+  </si>
+  <si>
+    <t>美国拉斯维加斯烟草展览会 - TPE</t>
+  </si>
+  <si>
+    <t>烟草</t>
+  </si>
+  <si>
+    <t>2026年03月31日-04月02日</t>
+  </si>
+  <si>
+    <t>491家</t>
+  </si>
+  <si>
+    <t>美国电子烟展览会 - ALTERNATIVE PRODUCTS EXPO</t>
+  </si>
+  <si>
+    <t>北美洲-美国-休斯顿</t>
+  </si>
+  <si>
+    <t>美国休斯顿国际会议中心</t>
+  </si>
+  <si>
+    <t>2025年08月07日-08月09日</t>
+  </si>
+  <si>
+    <t>美国电子烟展览会 - 3CHI</t>
+  </si>
+  <si>
+    <t>北美洲-美国-迈阿密</t>
+  </si>
+  <si>
+    <t>美国迈阿密马纳会展中心</t>
+  </si>
+  <si>
+    <t>2025年03月06日-03月08日</t>
+  </si>
+  <si>
+    <t>美国拉斯维加斯茶叶展览会 - World Tea Expo</t>
+  </si>
+  <si>
+    <t>茶 / 咖啡</t>
+  </si>
+  <si>
+    <t>2026年03月23日-03月25日</t>
+  </si>
+  <si>
+    <t>350家</t>
+  </si>
+  <si>
+    <t>美国咖啡展览会 - Specialty Coffee Expo</t>
+  </si>
+  <si>
     <t>美国芝加哥唐纳德·E·斯蒂芬斯会议中心</t>
   </si>
   <si>
-    <t>1500家</t>
-[...211 lines deleted...]
-  <si>
     <t>2025年04月25日-04月27日</t>
   </si>
   <si>
     <t>420家</t>
   </si>
   <si>
     <t>美国芝加哥食品加工展览会 - EATS</t>
   </si>
   <si>
     <t>食品加工</t>
   </si>
   <si>
     <t>2025年10月28日-10月30日</t>
   </si>
   <si>
     <t>美国拉斯维加斯成人用品展览会 - AVN Adult Entertainment Expo</t>
   </si>
   <si>
     <t>成人用品</t>
   </si>
   <si>
     <t>拉斯维加斯名胜世界</t>
   </si>
   <si>
     <t>2026年01月22日-01月25日</t>
@@ -911,53 +929,50 @@
   <si>
     <t>美国军警防务展览会 - IACP</t>
   </si>
   <si>
     <t>军警防务</t>
   </si>
   <si>
     <t>2025年10月18日-10月21日</t>
   </si>
   <si>
     <t>美国消防展览会 - NFPA</t>
   </si>
   <si>
     <t>安防 / 消防</t>
   </si>
   <si>
     <t>2025年06月16日-06月18日</t>
   </si>
   <si>
     <t>380家</t>
   </si>
   <si>
     <t>美国拉斯维加斯西部安防展览会 - ISC West</t>
   </si>
   <si>
-    <t>美国拉斯维加斯金沙会展中心</t>
-[...1 lines deleted...]
-  <si>
     <t>2025年04月01日-04月04日</t>
   </si>
   <si>
     <t>美国拉斯维加斯旅游及会议展览会 - IMEX America</t>
   </si>
   <si>
     <t>旅游 / 民宿</t>
   </si>
   <si>
     <t>2025年10月07日-10月09日</t>
   </si>
   <si>
     <t>3250家</t>
   </si>
   <si>
     <t>美国狩猎及户外用品展览会 - ATA SHOW</t>
   </si>
   <si>
     <t>狩猎钓具</t>
   </si>
   <si>
     <t>北美洲-美国-印第安纳</t>
   </si>
   <si>
     <t>美国印第安纳会议中心</t>
@@ -1580,50 +1595,53 @@
   <si>
     <t>2025年09月14日-09月19日</t>
   </si>
   <si>
     <t>1180家</t>
   </si>
   <si>
     <t>美国动力传动展览会 - MPT</t>
   </si>
   <si>
     <t>美国拉斯维加斯动力传动展览会 - IFPE</t>
   </si>
   <si>
     <t>2026年03月03日-03月07日</t>
   </si>
   <si>
     <t>2035家</t>
   </si>
   <si>
     <t>美国3D打印及增材展览会 - RAPID + TCT</t>
   </si>
   <si>
     <t>3D打印</t>
   </si>
   <si>
+    <t>2027年04月13日-04月15日</t>
+  </si>
+  <si>
     <t>美国拉斯维加斯工程机械展览会 - CONEXPO-CON AGG</t>
   </si>
   <si>
     <t>工程机械</t>
   </si>
   <si>
     <t>美国拉斯维加斯矿山机械展览会 - MINExpo</t>
   </si>
   <si>
     <t>矿业 / 矿山机械</t>
   </si>
   <si>
     <t>2028年09月26日-09月28日</t>
   </si>
   <si>
     <t>美国涂料展览会 - ACS</t>
   </si>
   <si>
     <t>涂装 / 涂料</t>
   </si>
   <si>
     <t>2026年05月05日-05月07日</t>
   </si>
   <si>
     <t>855家</t>
@@ -1634,168 +1652,159 @@
   <si>
     <t>粉末冶金</t>
   </si>
   <si>
     <t>2027年04月27日-04月29日</t>
   </si>
   <si>
     <t>美国工业自动化展览会 - AUTOMATE</t>
   </si>
   <si>
     <t>自动化 / 仪表</t>
   </si>
   <si>
     <t>2026年06月22日-06月25日</t>
   </si>
   <si>
     <t>美国模具展览会 - AmeriMold</t>
   </si>
   <si>
     <t>机床 / 模具</t>
   </si>
   <si>
     <t>2025年03月18日-03月20日</t>
   </si>
   <si>
+    <t>美国冶金压铸铸造展览会 - STech</t>
+  </si>
+  <si>
+    <t>金属 / 冶金工业</t>
+  </si>
+  <si>
+    <t>美国金属铸造展 - CastExpo</t>
+  </si>
+  <si>
+    <t>2028年04月08日-04月11日</t>
+  </si>
+  <si>
+    <t>美国芝加哥金属加工、机床及工业展览会 - IMTS</t>
+  </si>
+  <si>
+    <t>2026年09月14日-09月19日</t>
+  </si>
+  <si>
+    <t>1737家</t>
+  </si>
+  <si>
+    <t>美国芝加哥运输物流展览会 - ProMat</t>
+  </si>
+  <si>
+    <t>物流仓储</t>
+  </si>
+  <si>
+    <t>2027年04月19日-04月21日</t>
+  </si>
+  <si>
+    <t>美国快递物流展览会 - Home Delivery World</t>
+  </si>
+  <si>
+    <t>2026年05月20日-05月21日</t>
+  </si>
+  <si>
+    <t>美国冷链展览会 - Global Cold Chain Expo</t>
+  </si>
+  <si>
+    <t>冷链</t>
+  </si>
+  <si>
+    <t>2024年09月23日-09月26日</t>
+  </si>
+  <si>
+    <t>美国亚特兰大运输物流展览会 - MODEX</t>
+  </si>
+  <si>
+    <t>2026年04月13日-04月16日</t>
+  </si>
+  <si>
+    <t>609家</t>
+  </si>
+  <si>
+    <t>美国阿纳海姆乐器舞台灯光展览会 - THE NAMM SHOW</t>
+  </si>
+  <si>
+    <t>2026年01月20日-01月24日</t>
+  </si>
+  <si>
+    <t>2194家</t>
+  </si>
+  <si>
+    <t>美国拉斯维加斯舞台灯光及音响展览会 - LDI SHOW</t>
+  </si>
+  <si>
+    <t>2025年12月07日-12月09日</t>
+  </si>
+  <si>
+    <t>466家</t>
+  </si>
+  <si>
+    <t>美国奥兰多光学眼镜展览会 - Vision Expo East</t>
+  </si>
+  <si>
+    <t>光学 / 眼镜</t>
+  </si>
+  <si>
+    <t>2026年03月11日-03月14日</t>
+  </si>
+  <si>
+    <t>470家</t>
+  </si>
+  <si>
+    <t>美国线圈及电机展览会 - EASA</t>
+  </si>
+  <si>
+    <t>电机</t>
+  </si>
+  <si>
+    <t>2026年06月13日-06月16日</t>
+  </si>
+  <si>
+    <t>560家</t>
+  </si>
+  <si>
     <t>美国轴承及技术展览会 - The Bearing Show North America</t>
   </si>
   <si>
     <t>轴承</t>
   </si>
   <si>
+    <t>2027年03月09日-03月10日</t>
+  </si>
+  <si>
     <t>美国润滑油及技术展览会 - Lubricant Expo North America</t>
   </si>
   <si>
     <t>润滑油</t>
-  </si>
-[...106 lines deleted...]
-    <t>2026年10月06日-10月07日</t>
   </si>
   <si>
     <t>美国拉斯维加斯光学眼镜展览会 - Vision Expo West</t>
   </si>
   <si>
     <t>2025年09月17日-09月20日</t>
   </si>
   <si>
     <t>471家</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2280,4021 +2289,4021 @@
       <c r="D7" t="s">
         <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>3994</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>3673</v>
+        <v>3007</v>
       </c>
       <c r="B9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>43</v>
       </c>
       <c r="E9" t="s">
         <v>44</v>
       </c>
       <c r="F9" t="s">
         <v>45</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>3670</v>
+        <v>3673</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" t="s">
         <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>49</v>
       </c>
       <c r="E10" t="s">
         <v>50</v>
       </c>
       <c r="F10" t="s">
         <v>51</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>3652</v>
+        <v>3670</v>
       </c>
       <c r="B11" t="s">
+        <v>52</v>
+      </c>
+      <c r="C11" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>54</v>
       </c>
       <c r="E11" t="s">
         <v>55</v>
       </c>
       <c r="F11" t="s">
         <v>56</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>3637</v>
+        <v>3652</v>
       </c>
       <c r="B12" t="s">
         <v>58</v>
       </c>
       <c r="C12" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" t="s">
         <v>59</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>17</v>
+        <v>60</v>
       </c>
       <c r="F12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>3631</v>
+        <v>3637</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>3621</v>
+        <v>3631</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="E14" t="s">
-        <v>17</v>
+        <v>60</v>
       </c>
       <c r="F14" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>3606</v>
+        <v>3621</v>
       </c>
       <c r="B15" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>3596</v>
+        <v>3606</v>
       </c>
       <c r="B16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="F16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>19</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>3592</v>
+        <v>3596</v>
       </c>
       <c r="B17" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D17" t="s">
         <v>54</v>
       </c>
       <c r="E17" t="s">
         <v>55</v>
       </c>
       <c r="F17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>78</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>3587</v>
+        <v>3592</v>
       </c>
       <c r="B18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C18" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D18" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="E18" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>3585</v>
+        <v>3587</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C19" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D19" t="s">
-        <v>83</v>
+        <v>59</v>
       </c>
       <c r="E19" t="s">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="F19" t="s">
         <v>85</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>40</v>
+        <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>3576</v>
+        <v>3585</v>
       </c>
       <c r="B20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="D20" t="s">
-        <v>21</v>
+        <v>88</v>
       </c>
       <c r="E20" t="s">
-        <v>22</v>
+        <v>89</v>
       </c>
       <c r="F20" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>89</v>
+        <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>3563</v>
+        <v>3576</v>
       </c>
       <c r="B21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="F21" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>3552</v>
+        <v>3563</v>
       </c>
       <c r="B22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="E22" t="s">
-        <v>17</v>
+        <v>60</v>
       </c>
       <c r="F22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>3551</v>
+        <v>3552</v>
       </c>
       <c r="B23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C23" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D23" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="F23" t="s">
         <v>101</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>46</v>
+        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>3550</v>
+        <v>3551</v>
       </c>
       <c r="B24" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C24" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D24" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E24" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F24" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>3535</v>
+        <v>3550</v>
       </c>
       <c r="B25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C25" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="E25" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="F25" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>109</v>
+        <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>3534</v>
+        <v>3535</v>
       </c>
       <c r="B26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C26" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="D26" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>3507</v>
+        <v>3534</v>
       </c>
       <c r="B27" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C27" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="D27" t="s">
         <v>21</v>
       </c>
       <c r="E27" t="s">
-        <v>22</v>
+        <v>116</v>
       </c>
       <c r="F27" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>46</v>
+        <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>3504</v>
+        <v>3507</v>
       </c>
       <c r="B28" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C28" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D28" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E28" t="s">
-        <v>118</v>
+        <v>22</v>
       </c>
       <c r="F28" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>3500</v>
+        <v>3504</v>
       </c>
       <c r="B29" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C29" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>17</v>
+        <v>124</v>
       </c>
       <c r="F29" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>3488</v>
+        <v>3500</v>
       </c>
       <c r="B30" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C30" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>126</v>
+        <v>41</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>3482</v>
+        <v>3488</v>
       </c>
       <c r="B31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D31" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>93</v>
+        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>3476</v>
+        <v>3482</v>
       </c>
       <c r="B32" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C32" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D32" t="s">
-        <v>132</v>
+        <v>54</v>
       </c>
       <c r="E32" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F32" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>135</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>3474</v>
+        <v>3476</v>
       </c>
       <c r="B33" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C33" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="D33" t="s">
-        <v>27</v>
+        <v>138</v>
       </c>
       <c r="E33" t="s">
-        <v>28</v>
+        <v>139</v>
       </c>
       <c r="F33" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>3465</v>
+        <v>3474</v>
       </c>
       <c r="B34" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C34" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="D34" t="s">
-        <v>141</v>
+        <v>27</v>
       </c>
       <c r="E34" t="s">
-        <v>142</v>
+        <v>28</v>
       </c>
       <c r="F34" t="s">
         <v>143</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>3459</v>
+        <v>3465</v>
       </c>
       <c r="B35" t="s">
         <v>145</v>
       </c>
       <c r="C35" t="s">
         <v>146</v>
       </c>
       <c r="D35" t="s">
         <v>147</v>
       </c>
       <c r="E35" t="s">
         <v>148</v>
       </c>
       <c r="F35" t="s">
         <v>149</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>93</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>3451</v>
+        <v>3459</v>
       </c>
       <c r="B36" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C36" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D36" t="s">
-        <v>49</v>
+        <v>153</v>
       </c>
       <c r="E36" t="s">
-        <v>129</v>
+        <v>154</v>
       </c>
       <c r="F36" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>153</v>
+        <v>98</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>3433</v>
+        <v>3451</v>
       </c>
       <c r="B37" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C37" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D37" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="E37" t="s">
-        <v>156</v>
+        <v>135</v>
       </c>
       <c r="F37" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>36</v>
+        <v>159</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>3432</v>
+        <v>3433</v>
       </c>
       <c r="B38" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C38" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="D38" t="s">
-        <v>159</v>
+        <v>54</v>
       </c>
       <c r="E38" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="F38" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>162</v>
+        <v>36</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>3407</v>
+        <v>3432</v>
       </c>
       <c r="B39" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C39" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="D39" t="s">
         <v>165</v>
       </c>
       <c r="E39" t="s">
         <v>166</v>
       </c>
       <c r="F39" t="s">
         <v>167</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>138</v>
+        <v>168</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>3397</v>
+        <v>3407</v>
       </c>
       <c r="B40" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C40" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="D40" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E40" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="F40" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>172</v>
+        <v>144</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>3386</v>
+        <v>3397</v>
       </c>
       <c r="B41" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C41" t="s">
-        <v>146</v>
+        <v>170</v>
       </c>
       <c r="D41" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="E41" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="F41" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>78</v>
+        <v>178</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>3380</v>
+        <v>3386</v>
       </c>
       <c r="B42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C42" t="s">
+        <v>152</v>
+      </c>
+      <c r="D42" t="s">
         <v>175</v>
       </c>
-      <c r="C42" t="s">
+      <c r="E42" t="s">
         <v>176</v>
       </c>
-      <c r="D42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F42" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>180</v>
+        <v>83</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>3364</v>
+        <v>3380</v>
       </c>
       <c r="B43" t="s">
         <v>181</v>
       </c>
       <c r="C43" t="s">
-        <v>146</v>
+        <v>182</v>
       </c>
       <c r="D43" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E43" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F43" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>3324</v>
+        <v>3364</v>
       </c>
       <c r="B44" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C44" t="s">
-        <v>187</v>
+        <v>152</v>
       </c>
       <c r="D44" t="s">
-        <v>49</v>
+        <v>188</v>
       </c>
       <c r="E44" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="F44" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>3323</v>
+        <v>3324</v>
       </c>
       <c r="B45" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C45" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="D45" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E45" t="s">
-        <v>191</v>
+        <v>162</v>
       </c>
       <c r="F45" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>46</v>
+        <v>195</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>3322</v>
+        <v>3323</v>
       </c>
       <c r="B46" t="s">
+        <v>196</v>
+      </c>
+      <c r="C46" t="s">
         <v>193</v>
       </c>
-      <c r="C46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" t="s">
-        <v>195</v>
+        <v>21</v>
       </c>
       <c r="E46" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F46" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>138</v>
+        <v>46</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>3317</v>
+        <v>3322</v>
       </c>
       <c r="B47" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C47" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D47" t="s">
-        <v>103</v>
+        <v>201</v>
       </c>
       <c r="E47" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="F47" t="s">
-        <v>130</v>
+        <v>203</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>201</v>
+        <v>144</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>3311</v>
+        <v>3317</v>
       </c>
       <c r="B48" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C48" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="D48" t="s">
-        <v>54</v>
+        <v>108</v>
       </c>
       <c r="E48" t="s">
-        <v>55</v>
+        <v>206</v>
       </c>
       <c r="F48" t="s">
-        <v>203</v>
+        <v>136</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>52</v>
+        <v>207</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>3302</v>
+        <v>3311</v>
       </c>
       <c r="B49" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C49" t="s">
-        <v>194</v>
+        <v>205</v>
       </c>
       <c r="D49" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="E49" t="s">
-        <v>17</v>
+        <v>60</v>
       </c>
       <c r="F49" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>3288</v>
+        <v>3302</v>
       </c>
       <c r="B50" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C50" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F50" t="s">
-        <v>188</v>
+        <v>211</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>207</v>
+        <v>41</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>3283</v>
+        <v>3288</v>
       </c>
       <c r="B51" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="C51" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="D51" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>209</v>
+        <v>194</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>46</v>
+        <v>213</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>3280</v>
+        <v>3283</v>
       </c>
       <c r="B52" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="C52" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="D52" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E52" t="s">
-        <v>55</v>
+        <v>116</v>
       </c>
       <c r="F52" t="s">
-        <v>77</v>
+        <v>215</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>3271</v>
+        <v>3280</v>
       </c>
       <c r="B53" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="C53" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="D53" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="E53" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="F53" t="s">
-        <v>209</v>
+        <v>82</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>212</v>
+        <v>46</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>3269</v>
+        <v>3271</v>
       </c>
       <c r="B54" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C54" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="D54" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="E54" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="F54" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>109</v>
+        <v>218</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>3265</v>
+        <v>3269</v>
       </c>
       <c r="B55" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="C55" t="s">
-        <v>187</v>
+        <v>205</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>17</v>
       </c>
       <c r="F55" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>217</v>
+        <v>114</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>3260</v>
+        <v>3265</v>
       </c>
       <c r="B56" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="C56" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="D56" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="F56" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>3246</v>
+        <v>3260</v>
       </c>
       <c r="B57" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C57" t="s">
-        <v>222</v>
+        <v>193</v>
       </c>
       <c r="D57" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="E57" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F57" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>3233</v>
+        <v>3246</v>
       </c>
       <c r="B58" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C58" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D58" t="s">
-        <v>227</v>
+        <v>54</v>
       </c>
       <c r="E58" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="F58" t="s">
         <v>229</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>212</v>
+        <v>230</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>3232</v>
+        <v>3233</v>
       </c>
       <c r="B59" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C59" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D59" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E59" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F59" t="s">
-        <v>96</v>
+        <v>235</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>3216</v>
+        <v>3232</v>
       </c>
       <c r="B60" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C60" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D60" t="s">
-        <v>21</v>
+        <v>238</v>
       </c>
       <c r="E60" t="s">
-        <v>22</v>
+        <v>239</v>
       </c>
       <c r="F60" t="s">
-        <v>236</v>
+        <v>101</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>3215</v>
+        <v>3216</v>
       </c>
       <c r="B61" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C61" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="D61" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E61" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="F61" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>239</v>
+        <v>207</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>3212</v>
+        <v>3215</v>
       </c>
       <c r="B62" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="C62" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="D62" t="s">
-        <v>83</v>
+        <v>59</v>
       </c>
       <c r="E62" t="s">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="F62" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>3198</v>
+        <v>3212</v>
       </c>
       <c r="B63" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C63" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="D63" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="E63" t="s">
-        <v>17</v>
+        <v>89</v>
       </c>
       <c r="F63" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>3190</v>
+        <v>3198</v>
       </c>
       <c r="B64" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C64" t="s">
-        <v>231</v>
+        <v>250</v>
       </c>
       <c r="D64" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="F64" t="s">
-        <v>205</v>
+        <v>251</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>3179</v>
+        <v>3190</v>
       </c>
       <c r="B65" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C65" t="s">
-        <v>250</v>
+        <v>237</v>
       </c>
       <c r="D65" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E65" t="s">
-        <v>28</v>
+        <v>116</v>
       </c>
       <c r="F65" t="s">
-        <v>251</v>
+        <v>211</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>93</v>
+        <v>254</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>3169</v>
+        <v>3179</v>
       </c>
       <c r="B66" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="C66" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D66" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="E66" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="F66" t="s">
-        <v>130</v>
+        <v>257</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>254</v>
+        <v>98</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>3161</v>
+        <v>3169</v>
       </c>
       <c r="B67" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C67" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D67" t="s">
-        <v>257</v>
+        <v>11</v>
       </c>
       <c r="E67" t="s">
-        <v>258</v>
+        <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>259</v>
+        <v>136</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>3156</v>
+        <v>3161</v>
       </c>
       <c r="B68" t="s">
         <v>261</v>
       </c>
       <c r="C68" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="D68" t="s">
-        <v>54</v>
+        <v>263</v>
       </c>
       <c r="E68" t="s">
-        <v>55</v>
+        <v>264</v>
       </c>
       <c r="F68" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>67</v>
+        <v>266</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>3149</v>
+        <v>3156</v>
       </c>
       <c r="B69" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C69" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="D69" t="s">
-        <v>265</v>
+        <v>59</v>
       </c>
       <c r="E69" t="s">
-        <v>266</v>
+        <v>60</v>
       </c>
       <c r="F69" t="s">
-        <v>184</v>
+        <v>268</v>
       </c>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>212</v>
+        <v>72</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>3134</v>
+        <v>3149</v>
       </c>
       <c r="B70" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C70" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="D70" t="s">
-        <v>54</v>
+        <v>271</v>
       </c>
       <c r="E70" t="s">
-        <v>55</v>
+        <v>272</v>
       </c>
       <c r="F70" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>3124</v>
+        <v>3134</v>
       </c>
       <c r="B71" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="C71" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="D71" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="E71" t="s">
-        <v>28</v>
+        <v>60</v>
       </c>
       <c r="F71" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>271</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>3123</v>
+        <v>3124</v>
       </c>
       <c r="B72" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C72" t="s">
-        <v>176</v>
+        <v>276</v>
       </c>
       <c r="D72" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="E72" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="F72" t="s">
-        <v>273</v>
+        <v>257</v>
       </c>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>3119</v>
+        <v>3123</v>
       </c>
       <c r="B73" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C73" t="s">
-        <v>270</v>
+        <v>182</v>
       </c>
       <c r="D73" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="E73" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="F73" t="s">
-        <v>122</v>
+        <v>279</v>
       </c>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>67</v>
+        <v>280</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>3103</v>
+        <v>3119</v>
       </c>
       <c r="B74" t="s">
+        <v>281</v>
+      </c>
+      <c r="C74" t="s">
         <v>276</v>
       </c>
-      <c r="C74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D74" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="E74" t="s">
-        <v>166</v>
+        <v>17</v>
       </c>
       <c r="F74" t="s">
-        <v>277</v>
+        <v>128</v>
       </c>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>201</v>
+        <v>72</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>3102</v>
+        <v>3103</v>
       </c>
       <c r="B75" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="C75" t="s">
-        <v>268</v>
+        <v>237</v>
       </c>
       <c r="D75" t="s">
-        <v>43</v>
+        <v>171</v>
       </c>
       <c r="E75" t="s">
-        <v>44</v>
+        <v>172</v>
       </c>
       <c r="F75" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>280</v>
+        <v>207</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>3088</v>
+        <v>3102</v>
       </c>
       <c r="B76" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="C76" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="D76" t="s">
-        <v>103</v>
+        <v>49</v>
       </c>
       <c r="E76" t="s">
-        <v>200</v>
+        <v>50</v>
       </c>
       <c r="F76" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>40</v>
+        <v>286</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>3078</v>
+        <v>3088</v>
       </c>
       <c r="B77" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="C77" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="D77" t="s">
-        <v>54</v>
+        <v>108</v>
       </c>
       <c r="E77" t="s">
-        <v>55</v>
+        <v>206</v>
       </c>
       <c r="F77" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>285</v>
+        <v>41</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>3076</v>
+        <v>3078</v>
       </c>
       <c r="B78" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C78" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="D78" t="s">
-        <v>257</v>
+        <v>59</v>
       </c>
       <c r="E78" t="s">
-        <v>258</v>
+        <v>60</v>
       </c>
       <c r="F78" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>93</v>
+        <v>291</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>3063</v>
+        <v>3076</v>
       </c>
       <c r="B79" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="C79" t="s">
-        <v>289</v>
+        <v>276</v>
       </c>
       <c r="D79" t="s">
-        <v>227</v>
+        <v>263</v>
       </c>
       <c r="E79" t="s">
-        <v>228</v>
+        <v>264</v>
       </c>
       <c r="F79" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>3039</v>
+        <v>3063</v>
       </c>
       <c r="B80" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="C80" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="D80" t="s">
-        <v>165</v>
+        <v>233</v>
       </c>
       <c r="E80" t="s">
-        <v>166</v>
+        <v>234</v>
       </c>
       <c r="F80" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>36</v>
+        <v>114</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>3001</v>
+        <v>3039</v>
       </c>
       <c r="B81" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="C81" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D81" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="E81" t="s">
-        <v>28</v>
+        <v>172</v>
       </c>
       <c r="F81" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>297</v>
+        <v>36</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>2986</v>
+        <v>3001</v>
       </c>
       <c r="B82" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C82" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="D82" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="E82" t="s">
-        <v>299</v>
+        <v>28</v>
       </c>
       <c r="F82" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>36</v>
+        <v>303</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>2981</v>
+        <v>2986</v>
       </c>
       <c r="B83" t="s">
+        <v>304</v>
+      </c>
+      <c r="C83" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="F83" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>304</v>
+        <v>36</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>2966</v>
+        <v>2981</v>
       </c>
       <c r="B84" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C84" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D84" t="s">
-        <v>307</v>
+        <v>11</v>
       </c>
       <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>2963</v>
+        <v>2966</v>
       </c>
       <c r="B85" t="s">
+        <v>310</v>
+      </c>
+      <c r="C85" t="s">
         <v>311</v>
       </c>
-      <c r="C85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D85" t="s">
-        <v>11</v>
+        <v>312</v>
       </c>
       <c r="E85" t="s">
-        <v>17</v>
+        <v>313</v>
       </c>
       <c r="F85" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>2959</v>
+        <v>2963</v>
       </c>
       <c r="B86" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C86" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="D86" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E86" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="F86" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>2950</v>
+        <v>2959</v>
       </c>
       <c r="B87" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C87" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="D87" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="E87" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="F87" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>2937</v>
+        <v>2950</v>
       </c>
       <c r="B88" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C88" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D88" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="E88" t="s">
-        <v>28</v>
+        <v>60</v>
       </c>
       <c r="F88" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>2927</v>
+        <v>2937</v>
       </c>
       <c r="B89" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C89" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D89" t="s">
-        <v>327</v>
+        <v>27</v>
       </c>
       <c r="E89" t="s">
+        <v>28</v>
+      </c>
+      <c r="F89" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>36</v>
+        <v>329</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>2926</v>
+        <v>2927</v>
       </c>
       <c r="B90" t="s">
         <v>330</v>
       </c>
       <c r="C90" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="D90" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E90" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="F90" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>334</v>
+        <v>36</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>2915</v>
+        <v>2926</v>
       </c>
       <c r="B91" t="s">
         <v>335</v>
       </c>
       <c r="C91" t="s">
+        <v>331</v>
+      </c>
+      <c r="D91" t="s">
         <v>336</v>
       </c>
-      <c r="D91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E91" t="s">
-        <v>22</v>
+        <v>337</v>
       </c>
       <c r="F91" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>78</v>
+        <v>339</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>2899</v>
+        <v>2915</v>
       </c>
       <c r="B92" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C92" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D92" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E92" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F92" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>341</v>
+        <v>83</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>2898</v>
+        <v>2899</v>
       </c>
       <c r="B93" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C93" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="D93" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="E93" t="s">
-        <v>84</v>
+        <v>17</v>
       </c>
       <c r="F93" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>2861</v>
+        <v>2898</v>
       </c>
       <c r="B94" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C94" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="D94" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="E94" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="F94" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>201</v>
+        <v>349</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>2848</v>
+        <v>2861</v>
       </c>
       <c r="B95" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C95" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="D95" t="s">
-        <v>21</v>
+        <v>104</v>
       </c>
       <c r="E95" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="F95" t="s">
-        <v>337</v>
+        <v>352</v>
       </c>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>350</v>
+        <v>207</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>2847</v>
+        <v>2848</v>
       </c>
       <c r="B96" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C96" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="D96" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E96" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="F96" t="s">
-        <v>85</v>
+        <v>342</v>
       </c>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>2846</v>
+        <v>2847</v>
       </c>
       <c r="B97" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C97" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="D97" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="E97" t="s">
-        <v>17</v>
+        <v>60</v>
       </c>
       <c r="F97" t="s">
-        <v>354</v>
+        <v>90</v>
       </c>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>212</v>
+        <v>357</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>2845</v>
+        <v>2846</v>
       </c>
       <c r="B98" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="C98" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98" t="s">
-        <v>356</v>
+        <v>17</v>
       </c>
       <c r="F98" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>24</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>2844</v>
+        <v>2845</v>
       </c>
       <c r="B99" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="C99" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99" t="s">
-        <v>17</v>
+        <v>361</v>
       </c>
       <c r="F99" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>138</v>
+        <v>24</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>2813</v>
+        <v>2844</v>
       </c>
       <c r="B100" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="C100" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="D100" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E100" t="s">
-        <v>362</v>
+        <v>17</v>
       </c>
       <c r="F100" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>364</v>
+        <v>144</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>2807</v>
+        <v>2813</v>
       </c>
       <c r="B101" t="s">
         <v>365</v>
       </c>
       <c r="C101" t="s">
         <v>366</v>
       </c>
       <c r="D101" t="s">
-        <v>27</v>
+        <v>104</v>
       </c>
       <c r="E101" t="s">
-        <v>28</v>
+        <v>367</v>
       </c>
       <c r="F101" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>2802</v>
+        <v>2807</v>
       </c>
       <c r="B102" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C102" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D102" t="s">
-        <v>177</v>
+        <v>27</v>
       </c>
       <c r="E102" t="s">
-        <v>178</v>
+        <v>28</v>
       </c>
       <c r="F102" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>46</v>
+        <v>373</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>2797</v>
+        <v>2802</v>
       </c>
       <c r="B103" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C103" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="D103" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="E103" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="F103" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>67</v>
+        <v>46</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>2771</v>
+        <v>2797</v>
       </c>
       <c r="B104" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="C104" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="D104" t="s">
-        <v>11</v>
+        <v>183</v>
       </c>
       <c r="E104" t="s">
-        <v>17</v>
+        <v>184</v>
       </c>
       <c r="F104" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>378</v>
+        <v>72</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>2759</v>
+        <v>2771</v>
       </c>
       <c r="B105" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C105" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D105" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="E105" t="s">
-        <v>160</v>
+        <v>17</v>
       </c>
       <c r="F105" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>2756</v>
+        <v>2759</v>
       </c>
       <c r="B106" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C106" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D106" t="s">
-        <v>385</v>
+        <v>165</v>
       </c>
       <c r="E106" t="s">
+        <v>166</v>
+      </c>
+      <c r="F106" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="G106"/>
       <c r="H106" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>2749</v>
+        <v>2756</v>
       </c>
       <c r="B107" t="s">
         <v>388</v>
       </c>
       <c r="C107" t="s">
         <v>389</v>
       </c>
       <c r="D107" t="s">
         <v>390</v>
       </c>
       <c r="E107" t="s">
         <v>391</v>
       </c>
       <c r="F107" t="s">
-        <v>29</v>
+        <v>128</v>
       </c>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>52</v>
+        <v>392</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>2744</v>
+        <v>2749</v>
       </c>
       <c r="B108" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C108" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D108" t="s">
-        <v>177</v>
+        <v>395</v>
       </c>
       <c r="E108" t="s">
-        <v>178</v>
+        <v>396</v>
       </c>
       <c r="F108" t="s">
-        <v>394</v>
+        <v>29</v>
       </c>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>109</v>
+        <v>57</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>2740</v>
+        <v>2744</v>
       </c>
       <c r="B109" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C109" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="D109" t="s">
-        <v>11</v>
+        <v>183</v>
       </c>
       <c r="E109" t="s">
-        <v>17</v>
+        <v>184</v>
       </c>
       <c r="F109" t="s">
-        <v>287</v>
+        <v>399</v>
       </c>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>396</v>
+        <v>114</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>2730</v>
+        <v>2740</v>
       </c>
       <c r="B110" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="C110" t="s">
         <v>398</v>
       </c>
       <c r="D110" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="E110" t="s">
-        <v>400</v>
+        <v>17</v>
       </c>
       <c r="F110" t="s">
-        <v>401</v>
+        <v>293</v>
       </c>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>19</v>
+        <v>401</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>2728</v>
+        <v>2730</v>
       </c>
       <c r="B111" t="s">
         <v>402</v>
       </c>
       <c r="C111" t="s">
         <v>403</v>
       </c>
       <c r="D111" t="s">
-        <v>43</v>
+        <v>404</v>
       </c>
       <c r="E111" t="s">
-        <v>44</v>
+        <v>405</v>
       </c>
       <c r="F111" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>405</v>
+        <v>19</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>2716</v>
+        <v>2728</v>
       </c>
       <c r="B112" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C112" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D112" t="s">
-        <v>141</v>
+        <v>49</v>
       </c>
       <c r="E112" t="s">
-        <v>142</v>
+        <v>50</v>
       </c>
       <c r="F112" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>112</v>
+        <v>410</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>2695</v>
+        <v>2716</v>
       </c>
       <c r="B113" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C113" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="D113" t="s">
-        <v>43</v>
+        <v>147</v>
       </c>
       <c r="E113" t="s">
-        <v>44</v>
+        <v>148</v>
       </c>
       <c r="F113" t="s">
-        <v>343</v>
+        <v>413</v>
       </c>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>67</v>
+        <v>118</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>2694</v>
+        <v>2695</v>
       </c>
       <c r="B114" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="C114" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="D114" t="s">
-        <v>412</v>
+        <v>49</v>
       </c>
       <c r="E114" t="s">
-        <v>413</v>
+        <v>50</v>
       </c>
       <c r="F114" t="s">
-        <v>374</v>
+        <v>348</v>
       </c>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>414</v>
+        <v>72</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>2689</v>
+        <v>2694</v>
       </c>
       <c r="B115" t="s">
+        <v>416</v>
+      </c>
+      <c r="C115" t="s">
         <v>415</v>
       </c>
-      <c r="C115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D115" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="E115" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="F115" t="s">
-        <v>418</v>
+        <v>379</v>
       </c>
       <c r="G115"/>
       <c r="H115" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>2688</v>
+        <v>2689</v>
       </c>
       <c r="B116" t="s">
         <v>420</v>
       </c>
       <c r="C116" t="s">
+        <v>170</v>
+      </c>
+      <c r="D116" t="s">
         <v>421</v>
       </c>
-      <c r="D116" t="s">
+      <c r="E116" t="s">
         <v>422</v>
       </c>
-      <c r="E116" t="s">
+      <c r="F116" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>201</v>
+        <v>424</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>2687</v>
+        <v>2688</v>
       </c>
       <c r="B117" t="s">
         <v>425</v>
       </c>
       <c r="C117" t="s">
         <v>426</v>
       </c>
       <c r="D117" t="s">
-        <v>103</v>
+        <v>427</v>
       </c>
       <c r="E117" t="s">
-        <v>200</v>
+        <v>428</v>
       </c>
       <c r="F117" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>180</v>
+        <v>207</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>2685</v>
+        <v>2687</v>
       </c>
       <c r="B118" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="C118" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="D118" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="E118" t="s">
-        <v>17</v>
+        <v>206</v>
       </c>
       <c r="F118" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>431</v>
+        <v>186</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>2680</v>
+        <v>2685</v>
       </c>
       <c r="B119" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C119" t="s">
-        <v>407</v>
+        <v>434</v>
       </c>
       <c r="D119" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="E119" t="s">
-        <v>400</v>
+        <v>17</v>
       </c>
       <c r="F119" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>46</v>
+        <v>436</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>2652</v>
+        <v>2680</v>
       </c>
       <c r="B120" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="C120" t="s">
-        <v>435</v>
+        <v>412</v>
       </c>
       <c r="D120" t="s">
-        <v>43</v>
+        <v>404</v>
       </c>
       <c r="E120" t="s">
-        <v>44</v>
+        <v>405</v>
       </c>
       <c r="F120" t="s">
-        <v>363</v>
+        <v>438</v>
       </c>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>436</v>
+        <v>46</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>2651</v>
+        <v>2652</v>
       </c>
       <c r="B121" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C121" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="D121" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="E121" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="F121" t="s">
-        <v>438</v>
+        <v>368</v>
       </c>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>2635</v>
+        <v>2651</v>
       </c>
       <c r="B122" t="s">
+        <v>442</v>
+      </c>
+      <c r="C122" t="s">
         <v>440</v>
       </c>
-      <c r="C122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D122" t="s">
-        <v>257</v>
+        <v>27</v>
       </c>
       <c r="E122" t="s">
-        <v>258</v>
+        <v>28</v>
       </c>
       <c r="F122" t="s">
-        <v>251</v>
+        <v>443</v>
       </c>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>46</v>
+        <v>444</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>2634</v>
+        <v>2635</v>
       </c>
       <c r="B123" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="C123" t="s">
-        <v>76</v>
+        <v>446</v>
       </c>
       <c r="D123" t="s">
-        <v>307</v>
+        <v>263</v>
       </c>
       <c r="E123" t="s">
-        <v>308</v>
+        <v>264</v>
       </c>
       <c r="F123" t="s">
-        <v>443</v>
+        <v>257</v>
       </c>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>2632</v>
+        <v>2634</v>
       </c>
       <c r="B124" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="C124" t="s">
-        <v>441</v>
+        <v>81</v>
       </c>
       <c r="D124" t="s">
-        <v>54</v>
+        <v>312</v>
       </c>
       <c r="E124" t="s">
-        <v>55</v>
+        <v>313</v>
       </c>
       <c r="F124" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>2631</v>
+        <v>2632</v>
       </c>
       <c r="B125" t="s">
+        <v>449</v>
+      </c>
+      <c r="C125" t="s">
         <v>446</v>
       </c>
-      <c r="C125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D125" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="E125" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="F125" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>448</v>
+        <v>57</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>2630</v>
+        <v>2631</v>
       </c>
       <c r="B126" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C126" t="s">
-        <v>164</v>
+        <v>446</v>
       </c>
       <c r="D126" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E126" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="F126" t="s">
-        <v>130</v>
+        <v>452</v>
       </c>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>2571</v>
+        <v>2630</v>
       </c>
       <c r="B127" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="C127" t="s">
-        <v>452</v>
+        <v>170</v>
       </c>
       <c r="D127" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="E127" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="F127" t="s">
-        <v>29</v>
+        <v>136</v>
       </c>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>19</v>
+        <v>455</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>2570</v>
+        <v>2571</v>
       </c>
       <c r="B128" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="C128" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="D128" t="s">
         <v>49</v>
       </c>
       <c r="E128" t="s">
         <v>50</v>
       </c>
       <c r="F128" t="s">
-        <v>454</v>
+        <v>29</v>
       </c>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>455</v>
+        <v>19</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>2567</v>
+        <v>2570</v>
       </c>
       <c r="B129" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="C129" t="s">
         <v>457</v>
       </c>
       <c r="D129" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="E129" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="F129" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>67</v>
+        <v>460</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>2544</v>
+        <v>2567</v>
       </c>
       <c r="B130" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="C130" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="D130" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="E130" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="F130" t="s">
-        <v>134</v>
+        <v>463</v>
       </c>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>36</v>
+        <v>72</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>2535</v>
+        <v>2544</v>
       </c>
       <c r="B131" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="C131" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="D131" t="s">
         <v>11</v>
       </c>
       <c r="E131" t="s">
         <v>17</v>
       </c>
       <c r="F131" t="s">
-        <v>74</v>
+        <v>140</v>
       </c>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>153</v>
+        <v>36</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>2507</v>
+        <v>2535</v>
       </c>
       <c r="B132" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="C132" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="D132" t="s">
-        <v>307</v>
+        <v>11</v>
       </c>
       <c r="E132" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="F132" t="s">
-        <v>251</v>
+        <v>79</v>
       </c>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>93</v>
+        <v>159</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>2502</v>
+        <v>2507</v>
       </c>
       <c r="B133" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="C133" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="D133" t="s">
-        <v>27</v>
+        <v>312</v>
       </c>
       <c r="E133" t="s">
-        <v>28</v>
+        <v>313</v>
       </c>
       <c r="F133" t="s">
-        <v>466</v>
+        <v>257</v>
       </c>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>46</v>
+        <v>98</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>2446</v>
+        <v>2502</v>
       </c>
       <c r="B134" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="C134" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D134" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="E134" t="s">
-        <v>299</v>
+        <v>28</v>
       </c>
       <c r="F134" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>470</v>
+        <v>46</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>2443</v>
+        <v>2446</v>
       </c>
       <c r="B135" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C135" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D135" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E135" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="F135" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="B136" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C136" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="D136" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E136" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F136" t="s">
-        <v>74</v>
+        <v>478</v>
       </c>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>201</v>
+        <v>479</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>2426</v>
+        <v>2442</v>
       </c>
       <c r="B137" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="C137" t="s">
-        <v>59</v>
+        <v>477</v>
       </c>
       <c r="D137" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="E137" t="s">
-        <v>477</v>
+        <v>17</v>
       </c>
       <c r="F137" t="s">
-        <v>478</v>
+        <v>79</v>
       </c>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>46</v>
+        <v>207</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>2425</v>
+        <v>2426</v>
       </c>
       <c r="B138" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="C138" t="s">
-        <v>480</v>
+        <v>64</v>
       </c>
       <c r="D138" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="E138" t="s">
-        <v>17</v>
+        <v>482</v>
       </c>
       <c r="F138" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>482</v>
+        <v>46</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>2408</v>
+        <v>2425</v>
       </c>
       <c r="B139" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C139" t="s">
-        <v>32</v>
+        <v>485</v>
       </c>
       <c r="D139" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="E139" t="s">
-        <v>484</v>
+        <v>17</v>
       </c>
       <c r="F139" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>285</v>
+        <v>487</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>2407</v>
+        <v>2408</v>
       </c>
       <c r="B140" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="C140" t="s">
         <v>32</v>
       </c>
       <c r="D140" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="E140" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="F140" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>488</v>
+        <v>291</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>2405</v>
+        <v>2407</v>
       </c>
       <c r="B141" t="s">
+        <v>491</v>
+      </c>
+      <c r="C141" t="s">
+        <v>32</v>
+      </c>
+      <c r="D141" t="s">
+        <v>49</v>
+      </c>
+      <c r="E141" t="s">
         <v>489</v>
       </c>
-      <c r="C141" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F141" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>2401</v>
+        <v>2405</v>
       </c>
       <c r="B142" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C142" t="s">
-        <v>87</v>
+        <v>495</v>
       </c>
       <c r="D142" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="E142" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="F142" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>2372</v>
+        <v>2401</v>
       </c>
       <c r="B143" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="C143" t="s">
-        <v>497</v>
+        <v>92</v>
       </c>
       <c r="D143" t="s">
-        <v>399</v>
+        <v>59</v>
       </c>
       <c r="E143" t="s">
-        <v>400</v>
+        <v>60</v>
       </c>
       <c r="F143" t="s">
-        <v>401</v>
+        <v>499</v>
       </c>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>67</v>
+        <v>500</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>2371</v>
+        <v>2372</v>
       </c>
       <c r="B144" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="C144" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="D144" t="s">
-        <v>257</v>
+        <v>404</v>
       </c>
       <c r="E144" t="s">
-        <v>258</v>
+        <v>405</v>
       </c>
       <c r="F144" t="s">
-        <v>499</v>
+        <v>406</v>
       </c>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>2359</v>
+        <v>2371</v>
       </c>
       <c r="B145" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C145" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D145" t="s">
-        <v>11</v>
+        <v>263</v>
       </c>
       <c r="E145" t="s">
-        <v>17</v>
+        <v>264</v>
       </c>
       <c r="F145" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>378</v>
+        <v>98</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>2330</v>
+        <v>2359</v>
       </c>
       <c r="B146" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="C146" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="D146" t="s">
-        <v>422</v>
+        <v>11</v>
       </c>
       <c r="E146" t="s">
-        <v>423</v>
+        <v>17</v>
       </c>
       <c r="F146" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>285</v>
+        <v>383</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>2307</v>
+        <v>2330</v>
       </c>
       <c r="B147" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="C147" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="D147" t="s">
-        <v>11</v>
+        <v>427</v>
       </c>
       <c r="E147" t="s">
-        <v>17</v>
+        <v>428</v>
       </c>
       <c r="F147" t="s">
-        <v>273</v>
+        <v>510</v>
       </c>
       <c r="G147"/>
       <c r="H147" t="s">
-        <v>19</v>
+        <v>291</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>2289</v>
+        <v>2307</v>
       </c>
       <c r="B148" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="C148" t="s">
-        <v>10</v>
+        <v>512</v>
       </c>
       <c r="D148" t="s">
-        <v>509</v>
+        <v>11</v>
       </c>
       <c r="E148" t="s">
-        <v>510</v>
+        <v>17</v>
       </c>
       <c r="F148" t="s">
-        <v>179</v>
+        <v>279</v>
       </c>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>511</v>
+        <v>19</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>2287</v>
+        <v>2289</v>
       </c>
       <c r="B149" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C149" t="s">
-        <v>513</v>
+        <v>10</v>
       </c>
       <c r="D149" t="s">
-        <v>21</v>
+        <v>514</v>
       </c>
       <c r="E149" t="s">
-        <v>22</v>
+        <v>515</v>
       </c>
       <c r="F149" t="s">
-        <v>514</v>
+        <v>185</v>
       </c>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>2286</v>
+        <v>2287</v>
       </c>
       <c r="B150" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C150" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="D150" t="s">
-        <v>399</v>
+        <v>21</v>
       </c>
       <c r="E150" t="s">
-        <v>400</v>
+        <v>22</v>
       </c>
       <c r="F150" t="s">
-        <v>394</v>
+        <v>519</v>
       </c>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>109</v>
+        <v>520</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>2283</v>
+        <v>2286</v>
       </c>
       <c r="B151" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="C151" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="D151" t="s">
-        <v>11</v>
+        <v>404</v>
       </c>
       <c r="E151" t="s">
-        <v>17</v>
+        <v>405</v>
       </c>
       <c r="F151" t="s">
-        <v>518</v>
+        <v>399</v>
       </c>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>519</v>
+        <v>114</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
-        <v>2279</v>
+        <v>2283</v>
       </c>
       <c r="B152" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C152" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="D152" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="E152" t="s">
-        <v>400</v>
+        <v>17</v>
       </c>
       <c r="F152" t="s">
-        <v>433</v>
+        <v>523</v>
       </c>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>93</v>
+        <v>524</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>2268</v>
+        <v>2279</v>
       </c>
       <c r="B153" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="C153" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="D153" t="s">
-        <v>11</v>
+        <v>404</v>
       </c>
       <c r="E153" t="s">
-        <v>17</v>
+        <v>405</v>
       </c>
       <c r="F153" t="s">
-        <v>518</v>
+        <v>527</v>
       </c>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>448</v>
+        <v>98</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>2234</v>
+        <v>2268</v>
       </c>
       <c r="B154" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="C154" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="D154" t="s">
         <v>11</v>
       </c>
       <c r="E154" t="s">
         <v>17</v>
       </c>
       <c r="F154" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>271</v>
+        <v>453</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>2217</v>
+        <v>2234</v>
       </c>
       <c r="B155" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="C155" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="D155" t="s">
-        <v>307</v>
+        <v>11</v>
       </c>
       <c r="E155" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="F155" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>530</v>
+        <v>277</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>2202</v>
+        <v>2217</v>
       </c>
       <c r="B156" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="C156" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="D156" t="s">
-        <v>21</v>
+        <v>312</v>
       </c>
       <c r="E156" t="s">
-        <v>39</v>
+        <v>313</v>
       </c>
       <c r="F156" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>46</v>
+        <v>536</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>2201</v>
+        <v>2202</v>
       </c>
       <c r="B157" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="C157" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="D157" t="s">
         <v>21</v>
       </c>
       <c r="E157" t="s">
-        <v>22</v>
+        <v>116</v>
       </c>
       <c r="F157" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>2195</v>
+        <v>2201</v>
       </c>
       <c r="B158" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="C158" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="D158" t="s">
-        <v>159</v>
+        <v>21</v>
       </c>
       <c r="E158" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="F158" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>201</v>
+        <v>19</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>2293</v>
+        <v>2195</v>
       </c>
       <c r="B159" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="C159" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="D159" t="s">
-        <v>399</v>
+        <v>165</v>
       </c>
       <c r="E159" t="s">
-        <v>400</v>
+        <v>166</v>
       </c>
       <c r="F159" t="s">
-        <v>343</v>
+        <v>545</v>
       </c>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>285</v>
+        <v>207</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>2294</v>
+        <v>2124</v>
       </c>
       <c r="B160" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="C160" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="D160" t="s">
-        <v>399</v>
+        <v>165</v>
       </c>
       <c r="E160" t="s">
-        <v>400</v>
+        <v>166</v>
       </c>
       <c r="F160" t="s">
-        <v>343</v>
+        <v>368</v>
       </c>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>2124</v>
+        <v>2122</v>
       </c>
       <c r="B161" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="C161" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="D161" t="s">
-        <v>159</v>
+        <v>54</v>
       </c>
       <c r="E161" t="s">
-        <v>160</v>
+        <v>55</v>
       </c>
       <c r="F161" t="s">
-        <v>363</v>
+        <v>549</v>
       </c>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>285</v>
+        <v>98</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>2122</v>
+        <v>2121</v>
       </c>
       <c r="B162" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="C162" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="D162" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E162" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="F162" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>93</v>
+        <v>552</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>2121</v>
+        <v>2102</v>
       </c>
       <c r="B163" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="C163" t="s">
-        <v>545</v>
+        <v>554</v>
       </c>
       <c r="D163" t="s">
         <v>21</v>
       </c>
       <c r="E163" t="s">
         <v>22</v>
       </c>
       <c r="F163" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>550</v>
+        <v>286</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>2102</v>
+        <v>2061</v>
       </c>
       <c r="B164" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="C164" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="D164" t="s">
-        <v>21</v>
+        <v>263</v>
       </c>
       <c r="E164" t="s">
-        <v>22</v>
+        <v>264</v>
       </c>
       <c r="F164" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>280</v>
+        <v>218</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>2061</v>
+        <v>2058</v>
       </c>
       <c r="B165" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="C165" t="s">
-        <v>552</v>
+        <v>559</v>
       </c>
       <c r="D165" t="s">
-        <v>257</v>
+        <v>138</v>
       </c>
       <c r="E165" t="s">
-        <v>258</v>
+        <v>139</v>
       </c>
       <c r="F165" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>212</v>
+        <v>72</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>2058</v>
+        <v>2030</v>
       </c>
       <c r="B166" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="C166" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="D166" t="s">
-        <v>132</v>
+        <v>54</v>
       </c>
       <c r="E166" t="s">
-        <v>133</v>
+        <v>55</v>
       </c>
       <c r="F166" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>67</v>
+        <v>563</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>2030</v>
+        <v>2025</v>
       </c>
       <c r="B167" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="C167" t="s">
-        <v>552</v>
+        <v>16</v>
       </c>
       <c r="D167" t="s">
         <v>49</v>
       </c>
       <c r="E167" t="s">
         <v>50</v>
       </c>
       <c r="F167" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="B168" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="C168" t="s">
         <v>16</v>
       </c>
       <c r="D168" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="E168" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="F168" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="B169" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="C169" t="s">
-        <v>16</v>
+        <v>571</v>
       </c>
       <c r="D169" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="E169" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="F169" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>2007</v>
+        <v>2072</v>
       </c>
       <c r="B170" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="C170" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="D170" t="s">
         <v>27</v>
       </c>
       <c r="E170" t="s">
         <v>28</v>
       </c>
       <c r="F170" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>2072</v>
+        <v>2293</v>
       </c>
       <c r="B171" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="C171" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="D171" t="s">
-        <v>27</v>
+        <v>404</v>
       </c>
       <c r="E171" t="s">
-        <v>28</v>
+        <v>405</v>
       </c>
       <c r="F171" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>575</v>
+        <v>291</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>3007</v>
+        <v>2294</v>
       </c>
       <c r="B172" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="C172" t="s">
-        <v>26</v>
+        <v>582</v>
       </c>
       <c r="D172" t="s">
-        <v>577</v>
+        <v>104</v>
       </c>
       <c r="E172" t="s">
-        <v>578</v>
+        <v>105</v>
       </c>
       <c r="F172" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>46</v>
+        <v>291</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
         <v>2004</v>
       </c>
       <c r="B173" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="C173" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="D173" t="s">
         <v>11</v>
       </c>
       <c r="E173" t="s">
-        <v>299</v>
+        <v>39</v>
       </c>
       <c r="F173" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>