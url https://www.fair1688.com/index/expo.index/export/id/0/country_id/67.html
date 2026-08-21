--- v1 (2026-07-06)
+++ v2 (2026-08-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="586">
   <si>
-    <t>展会清单 导出时间：2026-07-06 10:51:48</t>
+    <t>展会清单 导出时间：2026-08-22 07:16:17</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -407,87 +407,87 @@
   <si>
     <t>成人用品</t>
   </si>
   <si>
     <t>拉斯维加斯名胜世界</t>
   </si>
   <si>
     <t>2026年01月22日-01月25日</t>
   </si>
   <si>
     <t>美国拉斯维加斯混凝土展览会 - WOC</t>
   </si>
   <si>
     <t>混凝土及砂浆</t>
   </si>
   <si>
     <t>2026年01月20日-01月22日</t>
   </si>
   <si>
     <t>美国拉斯维加斯宠物用品展览会 - SUPERZOO</t>
   </si>
   <si>
     <t>宠物用品</t>
   </si>
   <si>
-    <t>2025年08月13日-08月15日</t>
+    <t>2026年08月12日-08月14日</t>
   </si>
   <si>
     <t>1188家</t>
   </si>
   <si>
     <t>美国亚特兰大泳池SPA展览会 - The Pool &amp; Spa Show</t>
   </si>
   <si>
     <t>泳池桑拿</t>
   </si>
   <si>
     <t>美国亚特兰大大西洋城会展中心</t>
   </si>
   <si>
     <t>2026年01月27日-01月29日</t>
   </si>
   <si>
     <t>美国泳池和水疗展览会 - Pool Spa Patio Expo</t>
   </si>
   <si>
     <t>北美洲-美国-达拉斯</t>
   </si>
   <si>
     <t>美国达拉斯会议中心</t>
   </si>
   <si>
     <t>2025年10月22日-10月24日</t>
   </si>
   <si>
     <t>539家</t>
   </si>
   <si>
     <t>美国奥兰多宠物用品展览会 - GLOBAL PET EXPO</t>
   </si>
   <si>
-    <t>2026年03月25日-03月27日</t>
+    <t>2027年03月17日-03月19日</t>
   </si>
   <si>
     <t>1200家</t>
   </si>
   <si>
     <t>美国铝工业展览会 - Aluminum USA</t>
   </si>
   <si>
     <t>铝工业</t>
   </si>
   <si>
     <t>北美洲-美国-纳什维尔</t>
   </si>
   <si>
     <t>美国纳什维尔音乐城中心</t>
   </si>
   <si>
     <t>2027年05月19日-05月20日</t>
   </si>
   <si>
     <t>1650家</t>
   </si>
   <si>
     <t>美国园林机械展览会 - Equip Exposition</t>
   </si>
@@ -1511,51 +1511,51 @@
   <si>
     <t>美国洛杉矶健身器材器械设备展览会 - IHRSA</t>
   </si>
   <si>
     <t>2025年03月12日-03月14日</t>
   </si>
   <si>
     <t>468家</t>
   </si>
   <si>
     <t>美国拉斯维加斯消费品及礼品展览会 - ASD</t>
   </si>
   <si>
     <t>消费品</t>
   </si>
   <si>
     <t>2025年03月09日-03月12日</t>
   </si>
   <si>
     <t>2900家</t>
   </si>
   <si>
     <t>美国纽约礼品及家庭用品展览会 - NY NOW</t>
   </si>
   <si>
-    <t>2025年08月03日-08月05日</t>
+    <t>2026年08月02日-08月04日</t>
   </si>
   <si>
     <t>2000家</t>
   </si>
   <si>
     <t>美国底特律新能源车展览会 - EV Tech Expo</t>
   </si>
   <si>
     <t>电动车 / 自行车</t>
   </si>
   <si>
     <t>美国费城自行车展览会 - Philadelphia Bike Expo</t>
   </si>
   <si>
     <t>2026年03月14日-03月15日</t>
   </si>
   <si>
     <t>美国拉斯维加斯广播电视展览会 - NAB SHOW</t>
   </si>
   <si>
     <t>广播电视</t>
   </si>
   <si>
     <t>2025年04月06日-04月09日</t>
   </si>
@@ -1742,51 +1742,51 @@
   <si>
     <t>2025年12月07日-12月09日</t>
   </si>
   <si>
     <t>466家</t>
   </si>
   <si>
     <t>美国奥兰多光学眼镜展览会 - Vision Expo East</t>
   </si>
   <si>
     <t>光学 / 眼镜</t>
   </si>
   <si>
     <t>2026年03月11日-03月14日</t>
   </si>
   <si>
     <t>470家</t>
   </si>
   <si>
     <t>美国线圈及电机展览会 - EASA</t>
   </si>
   <si>
     <t>电机</t>
   </si>
   <si>
-    <t>2026年06月13日-06月16日</t>
+    <t>2027年06月12日-06月15日</t>
   </si>
   <si>
     <t>560家</t>
   </si>
   <si>
     <t>美国轴承及技术展览会 - The Bearing Show North America</t>
   </si>
   <si>
     <t>轴承</t>
   </si>
   <si>
     <t>2027年03月09日-03月10日</t>
   </si>
   <si>
     <t>美国润滑油及技术展览会 - Lubricant Expo North America</t>
   </si>
   <si>
     <t>润滑油</t>
   </si>
   <si>
     <t>美国拉斯维加斯光学眼镜展览会 - Vision Expo West</t>
   </si>
   <si>
     <t>2025年09月17日-09月20日</t>
   </si>
@@ -5875,51 +5875,51 @@
       <c r="H156" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
         <v>2202</v>
       </c>
       <c r="B157" t="s">
         <v>537</v>
       </c>
       <c r="C157" t="s">
         <v>538</v>
       </c>
       <c r="D157" t="s">
         <v>21</v>
       </c>
       <c r="E157" t="s">
         <v>116</v>
       </c>
       <c r="F157" t="s">
         <v>539</v>
       </c>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>46</v>
+        <v>114</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
         <v>2201</v>
       </c>
       <c r="B158" t="s">
         <v>540</v>
       </c>
       <c r="C158" t="s">
         <v>541</v>
       </c>
       <c r="D158" t="s">
         <v>21</v>
       </c>
       <c r="E158" t="s">
         <v>22</v>
       </c>
       <c r="F158" t="s">
         <v>542</v>
       </c>
       <c r="G158"/>
       <c r="H158" t="s">
         <v>19</v>
       </c>
@@ -6201,54 +6201,54 @@
       <c r="D170" t="s">
         <v>27</v>
       </c>
       <c r="E170" t="s">
         <v>28</v>
       </c>
       <c r="F170" t="s">
         <v>576</v>
       </c>
       <c r="G170"/>
       <c r="H170" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
         <v>2293</v>
       </c>
       <c r="B171" t="s">
         <v>578</v>
       </c>
       <c r="C171" t="s">
         <v>579</v>
       </c>
       <c r="D171" t="s">
-        <v>404</v>
+        <v>104</v>
       </c>
       <c r="E171" t="s">
-        <v>405</v>
+        <v>105</v>
       </c>
       <c r="F171" t="s">
         <v>580</v>
       </c>
       <c r="G171"/>
       <c r="H171" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
         <v>2294</v>
       </c>
       <c r="B172" t="s">
         <v>581</v>
       </c>
       <c r="C172" t="s">
         <v>582</v>
       </c>
       <c r="D172" t="s">
         <v>104</v>
       </c>
       <c r="E172" t="s">
         <v>105</v>
       </c>