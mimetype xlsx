--- v2 (2026-08-21)
+++ v3 (2026-10-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="586">
   <si>
-    <t>展会清单 导出时间：2026-08-22 07:16:17</t>
+    <t>展会清单 导出时间：2026-10-06 08:05:58</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -407,51 +407,51 @@
   <si>
     <t>成人用品</t>
   </si>
   <si>
     <t>拉斯维加斯名胜世界</t>
   </si>
   <si>
     <t>2026年01月22日-01月25日</t>
   </si>
   <si>
     <t>美国拉斯维加斯混凝土展览会 - WOC</t>
   </si>
   <si>
     <t>混凝土及砂浆</t>
   </si>
   <si>
     <t>2026年01月20日-01月22日</t>
   </si>
   <si>
     <t>美国拉斯维加斯宠物用品展览会 - SUPERZOO</t>
   </si>
   <si>
     <t>宠物用品</t>
   </si>
   <si>
-    <t>2026年08月12日-08月14日</t>
+    <t>2027年08月11日-08月13日</t>
   </si>
   <si>
     <t>1188家</t>
   </si>
   <si>
     <t>美国亚特兰大泳池SPA展览会 - The Pool &amp; Spa Show</t>
   </si>
   <si>
     <t>泳池桑拿</t>
   </si>
   <si>
     <t>美国亚特兰大大西洋城会展中心</t>
   </si>
   <si>
     <t>2026年01月27日-01月29日</t>
   </si>
   <si>
     <t>美国泳池和水疗展览会 - Pool Spa Patio Expo</t>
   </si>
   <si>
     <t>北美洲-美国-达拉斯</t>
   </si>
   <si>
     <t>美国达拉斯会议中心</t>
   </si>