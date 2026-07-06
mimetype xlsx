--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -12,229 +12,235 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="381">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-05-15 02:31:12</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="384">
+  <si>
+    <t>展会清单 导出时间：2026-07-06 10:45:20</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
-    <t>日本大阪先进3D打印及增材技术展览会 - AM EXPO OSAKA</t>
+    <t>日本东京先进3D打印及增材技术展览会 - AM EXPO</t>
   </si>
   <si>
     <t>3D打印</t>
   </si>
   <si>
+    <t>亚洲-日本-东京</t>
+  </si>
+  <si>
+    <t>日本东京有明国际会展中心</t>
+  </si>
+  <si>
+    <t>2027年04月14日-04月16日</t>
+  </si>
+  <si>
+    <t>395家</t>
+  </si>
+  <si>
+    <t>日本名古屋先进3D打印及增材技术展览会 - AM EXPO NAGOYA</t>
+  </si>
+  <si>
+    <t>亚洲-日本-名古屋</t>
+  </si>
+  <si>
+    <t>日本名古屋市国际展示场</t>
+  </si>
+  <si>
+    <t>2026年05月20日-05月22日</t>
+  </si>
+  <si>
+    <t>40家</t>
+  </si>
+  <si>
+    <t>日本粉体工业展览会 - POWTEX Tokyo</t>
+  </si>
+  <si>
+    <t>粉末冶金</t>
+  </si>
+  <si>
+    <t>2026年11月25日-11月27日</t>
+  </si>
+  <si>
+    <t>450家</t>
+  </si>
+  <si>
+    <t>日本大阪工业制造展览会 - Manufacturing World OsaKa</t>
+  </si>
+  <si>
+    <t>工业 / 制造业</t>
+  </si>
+  <si>
     <t>亚洲-日本-大阪</t>
   </si>
   <si>
     <t>日本大阪国际会展中心</t>
   </si>
   <si>
+    <t>2026年10月07日-10月09日</t>
+  </si>
+  <si>
+    <t>1100家</t>
+  </si>
+  <si>
+    <t>日本东京表面技术要素展览会 - SURTECH</t>
+  </si>
+  <si>
+    <t>表面处理</t>
+  </si>
+  <si>
+    <t>2026年01月28日-01月30日</t>
+  </si>
+  <si>
+    <t>288家</t>
+  </si>
+  <si>
+    <t>日本研磨及磨削技术展览会 - Grinding Technology Japan</t>
+  </si>
+  <si>
+    <t>磨具</t>
+  </si>
+  <si>
+    <t>日本千叶幕张国际会展中心</t>
+  </si>
+  <si>
+    <t>2027年03月10日-03月12日</t>
+  </si>
+  <si>
+    <t>294家</t>
+  </si>
+  <si>
+    <t>日本东京服装展览会 - AFF</t>
+  </si>
+  <si>
+    <t>服装服饰</t>
+  </si>
+  <si>
+    <t>2025年11月19日-11月21日</t>
+  </si>
+  <si>
+    <t>日本大阪服装展览会 - AFF</t>
+  </si>
+  <si>
+    <t>日本大阪MYDOME展馆</t>
+  </si>
+  <si>
+    <t>2025年10月21日-10月23日</t>
+  </si>
+  <si>
+    <t>300家</t>
+  </si>
+  <si>
+    <t>日本东京纺织面料展览会 - FaW TOKYO</t>
+  </si>
+  <si>
+    <t>纺织原料</t>
+  </si>
+  <si>
+    <t>2025年03月26日-03月28日</t>
+  </si>
+  <si>
+    <t>1250家</t>
+  </si>
+  <si>
+    <t>日本东京箱包及皮具展览会 - BAG EXPO TOKYO</t>
+  </si>
+  <si>
+    <t>箱包</t>
+  </si>
+  <si>
+    <t>2025年10月01日-10月03日</t>
+  </si>
+  <si>
+    <t>950家</t>
+  </si>
+  <si>
+    <t>日本食品饮料展览会 - FOODEX JAPAN</t>
+  </si>
+  <si>
+    <t>食品饮料</t>
+  </si>
+  <si>
+    <t>2026年03月10日-03月13日</t>
+  </si>
+  <si>
+    <t>3738家</t>
+  </si>
+  <si>
+    <t>日本东京葡萄酒展览会 – ProWine Tokyo</t>
+  </si>
+  <si>
+    <t>酒类</t>
+  </si>
+  <si>
     <t>2026年04月15日-04月17日</t>
   </si>
   <si>
-    <t>395家</t>
-[...133 lines deleted...]
-  <si>
     <t>232家</t>
   </si>
   <si>
     <t>日本东京咖啡展览会 - CAFERES JAPAN</t>
   </si>
   <si>
     <t>茶 / 咖啡</t>
   </si>
   <si>
     <t>2025年07月16日-07月18日</t>
   </si>
   <si>
     <t>日本东京茶及咖啡展览会 - SCAJ</t>
   </si>
   <si>
     <t>2025年09月24日-09月27日</t>
   </si>
   <si>
     <t>500家</t>
   </si>
   <si>
     <t>日本大阪缝纫设备及纺织工业展览会 - JIAM</t>
   </si>
   <si>
     <t>缝制</t>
@@ -999,50 +1005,53 @@
     <t>教育 / 幼教</t>
   </si>
   <si>
     <t>474家</t>
   </si>
   <si>
     <t>日本五金及DIY展览会 - JAPAN DIY HOMECENTER SHOW</t>
   </si>
   <si>
     <t>五金 / 工具</t>
   </si>
   <si>
     <t>2025年08月21日-08月23日</t>
   </si>
   <si>
     <t>日本东京增材制造及3D打印展览会 - Additive Manufacturing Expo Tokyo</t>
   </si>
   <si>
     <t>2026年07月01日-07月03日</t>
   </si>
   <si>
     <t>2100家</t>
   </si>
   <si>
     <t>日本东京3D打印展览会 - TCT Japan</t>
+  </si>
+  <si>
+    <t>2026年12月16日-12月18日</t>
   </si>
   <si>
     <t>95家</t>
   </si>
   <si>
     <t>日本工程机械及建筑机械展览会 - CSPI</t>
   </si>
   <si>
     <t>工程机械</t>
   </si>
   <si>
     <t>2026年06月17日-06月20日</t>
   </si>
   <si>
     <t>419家</t>
   </si>
   <si>
     <t>日本东京表面处理展览会 - ASTEC</t>
   </si>
   <si>
     <t>日本大阪涂料展览会 - Paint &amp; Coating Japan</t>
   </si>
   <si>
     <t>涂装 / 涂料</t>
   </si>
@@ -1626,2821 +1635,2821 @@
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>4112</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F6" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>4031</v>
       </c>
       <c r="B7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>32</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>3966</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>37</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>3648</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>41</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>3645</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>43</v>
       </c>
       <c r="F10" t="s">
         <v>44</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>3628</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
         <v>47</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>48</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>3611</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>3579</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>3564</v>
       </c>
       <c r="B14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>60</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>3539</v>
       </c>
       <c r="B15" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C15" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>3538</v>
       </c>
       <c r="B16" t="s">
+        <v>65</v>
+      </c>
+      <c r="C16" t="s">
         <v>63</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>3524</v>
       </c>
       <c r="B17" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C17" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>3516</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C18" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D18" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>3513</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C19" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D19" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>3503</v>
       </c>
       <c r="B20" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C20" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D20" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>3477</v>
       </c>
       <c r="B21" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C21" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D21" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>3473</v>
       </c>
       <c r="B22" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C22" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F22" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>3462</v>
       </c>
       <c r="B23" t="s">
+        <v>90</v>
+      </c>
+      <c r="C23" t="s">
         <v>88</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>3430</v>
       </c>
       <c r="B24" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C24" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D24" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>3429</v>
       </c>
       <c r="B25" t="s">
+        <v>95</v>
+      </c>
+      <c r="C25" t="s">
         <v>93</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>3406</v>
       </c>
       <c r="B26" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C26" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D26" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>3382</v>
       </c>
       <c r="B27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C27" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D27" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>36</v>
       </c>
       <c r="F27" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>3381</v>
       </c>
       <c r="B28" t="s">
+        <v>104</v>
+      </c>
+      <c r="C28" t="s">
         <v>102</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E28" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F28" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>3375</v>
       </c>
       <c r="B29" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C29" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D29" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>3332</v>
       </c>
       <c r="B30" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C30" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D30" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
         <v>41</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>3330</v>
       </c>
       <c r="B31" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C31" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D31" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>3329</v>
       </c>
       <c r="B32" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C32" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D32" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>3320</v>
       </c>
       <c r="B33" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C33" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E33" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F33" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>3318</v>
       </c>
       <c r="B34" t="s">
+        <v>118</v>
+      </c>
+      <c r="C34" t="s">
         <v>116</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>3315</v>
       </c>
       <c r="B35" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C35" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D35" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>3314</v>
       </c>
       <c r="B36" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C36" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E36" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F36" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>3279</v>
       </c>
       <c r="B37" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C37" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D37" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>3272</v>
       </c>
       <c r="B38" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C38" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E38" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F38" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>3242</v>
       </c>
       <c r="B39" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C39" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D39" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>3209</v>
       </c>
       <c r="B40" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C40" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D40" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>36</v>
       </c>
       <c r="F40" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>3204</v>
       </c>
       <c r="B41" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C41" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D41" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>3165</v>
       </c>
       <c r="B42" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C42" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D42" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>18</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>3160</v>
       </c>
       <c r="B43" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C43" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D43" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>3153</v>
       </c>
       <c r="B44" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C44" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F44" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>3145</v>
       </c>
       <c r="B45" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C45" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D45" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>36</v>
       </c>
       <c r="F45" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>3131</v>
       </c>
       <c r="B46" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C46" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D46" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>41</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>3129</v>
       </c>
       <c r="B47" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C47" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D47" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>3111</v>
       </c>
       <c r="B48" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C48" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D48" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>3106</v>
       </c>
       <c r="B49" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C49" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D49" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E49" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F49" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>3083</v>
       </c>
       <c r="B50" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C50" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D50" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E50" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F50" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>3068</v>
       </c>
       <c r="B51" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C51" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D51" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F51" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>3040</v>
       </c>
       <c r="B52" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C52" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D52" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>36</v>
       </c>
       <c r="F52" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>2999</v>
       </c>
       <c r="B53" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C53" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D53" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>2984</v>
       </c>
       <c r="B54" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C54" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D54" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>2967</v>
       </c>
       <c r="B55" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C55" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D55" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E55" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="F55" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>2952</v>
       </c>
       <c r="B56" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C56" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D56" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>2942</v>
       </c>
       <c r="B57" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C57" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D57" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E57" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="F57" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>2919</v>
       </c>
       <c r="B58" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C58" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D58" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>2918</v>
       </c>
       <c r="B59" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C59" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D59" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E59" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>2917</v>
       </c>
       <c r="B60" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C60" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D60" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>36</v>
       </c>
       <c r="F60" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>2903</v>
       </c>
       <c r="B61" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C61" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D61" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E61" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>2883</v>
       </c>
       <c r="B62" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C62" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D62" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>2879</v>
       </c>
       <c r="B63" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C63" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D63" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E63" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>2854</v>
       </c>
       <c r="B64" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C64" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D64" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F64" t="s">
         <v>32</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>2851</v>
       </c>
       <c r="B65" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C65" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D65" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>36</v>
       </c>
       <c r="F65" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>2832</v>
       </c>
       <c r="B66" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C66" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D66" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>36</v>
       </c>
       <c r="F66" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>2803</v>
       </c>
       <c r="B67" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C67" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D67" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E67" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F67" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>2801</v>
       </c>
       <c r="B68" t="s">
+        <v>229</v>
+      </c>
+      <c r="C68" t="s">
         <v>227</v>
       </c>
-      <c r="C68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D68" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>36</v>
       </c>
       <c r="F68" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>2772</v>
       </c>
       <c r="B69" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C69" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D69" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E69" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="G69"/>
       <c r="H69" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>2754</v>
       </c>
       <c r="B70" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C70" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D70" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E70" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="F70" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>2743</v>
       </c>
       <c r="B71" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C71" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D71" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>36</v>
       </c>
       <c r="F71" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>2732</v>
       </c>
       <c r="B72" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C72" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D72" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E72" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>2721</v>
       </c>
       <c r="B73" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C73" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="D73" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E73" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>2707</v>
       </c>
       <c r="B74" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C74" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D74" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>36</v>
       </c>
       <c r="F74" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>2705</v>
       </c>
       <c r="B75" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C75" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D75" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E75" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>2665</v>
       </c>
       <c r="B76" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C76" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D76" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E76" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>2608</v>
       </c>
       <c r="B77" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C77" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D77" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E77" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>2607</v>
       </c>
       <c r="B78" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C78" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D78" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E78" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>2606</v>
       </c>
       <c r="B79" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C79" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D79" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E79" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>2578</v>
       </c>
       <c r="B80" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C80" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D80" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E80" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>2530</v>
       </c>
       <c r="B81" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C81" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="D81" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E81" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>2520</v>
       </c>
       <c r="B82" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C82" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="D82" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E82" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>2505</v>
       </c>
       <c r="B83" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C83" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D83" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E83" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F83" t="s">
         <v>32</v>
       </c>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>2467</v>
       </c>
       <c r="B84" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C84" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D84" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>36</v>
       </c>
       <c r="F84" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>2447</v>
       </c>
       <c r="B85" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C85" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D85" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E85" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>2438</v>
       </c>
       <c r="B86" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C86" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D86" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E86" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>2412</v>
       </c>
       <c r="B87" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C87" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D87" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E87" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="F87" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>2411</v>
       </c>
       <c r="B88" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C88" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D88" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E88" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>2410</v>
       </c>
       <c r="B89" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C89" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D89" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E89" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>2402</v>
       </c>
       <c r="B90" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C90" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="D90" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E90" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="F90" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>2396</v>
       </c>
       <c r="B91" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C91" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="D91" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E91" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>2395</v>
       </c>
       <c r="B92" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C92" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D92" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E92" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>2389</v>
       </c>
       <c r="B93" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C93" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D93" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E93" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>2387</v>
       </c>
       <c r="B94" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C94" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="D94" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E94" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>2364</v>
       </c>
       <c r="B95" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C95" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D95" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E95" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>2355</v>
       </c>
       <c r="B96" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C96" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D96" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E96" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>2335</v>
       </c>
       <c r="B97" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C97" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D97" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E97" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="G97"/>
       <c r="H97" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>2322</v>
       </c>
       <c r="B98" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C98" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="D98" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E98" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>2296</v>
       </c>
       <c r="B99" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C99" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="D99" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E99" t="s">
         <v>36</v>
       </c>
       <c r="F99" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>2281</v>
       </c>
       <c r="B100" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C100" t="s">
         <v>10</v>
       </c>
       <c r="D100" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E100" t="s">
         <v>36</v>
       </c>
       <c r="F100" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>2280</v>
       </c>
       <c r="B101" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C101" t="s">
         <v>10</v>
       </c>
       <c r="D101" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E101" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>32</v>
+        <v>331</v>
       </c>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>2271</v>
       </c>
       <c r="B102" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C102" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="D102" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>36</v>
       </c>
       <c r="F102" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>2223</v>
       </c>
       <c r="B103" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C103" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D103" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E103" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F103" t="s">
         <v>32</v>
       </c>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>2219</v>
       </c>
       <c r="B104" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C104" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="D104" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E104" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F104" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>2208</v>
       </c>
       <c r="B105" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="C105" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="D105" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E105" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>2207</v>
       </c>
       <c r="B106" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="C106" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="D106" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E106" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>2198</v>
       </c>
       <c r="B107" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C107" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="D107" t="s">
         <v>16</v>
       </c>
       <c r="E107" t="s">
         <v>17</v>
       </c>
       <c r="F107" t="s">
         <v>18</v>
       </c>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>2197</v>
       </c>
       <c r="B108" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C108" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="D108" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E108" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>13</v>
+        <v>60</v>
       </c>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>2176</v>
       </c>
       <c r="B109" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C109" t="s">
         <v>25</v>
       </c>
       <c r="D109" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E109" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>2151</v>
       </c>
       <c r="B110" t="s">
+        <v>350</v>
+      </c>
+      <c r="C110" t="s">
         <v>347</v>
       </c>
-      <c r="C110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D110" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E110" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>2088</v>
       </c>
       <c r="B111" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C111" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="D111" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E111" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F111" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>2071</v>
       </c>
       <c r="B112" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C112" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="D112" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E112" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>2043</v>
       </c>
       <c r="B113" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="C113" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="D113" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E113" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>2042</v>
       </c>
       <c r="B114" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="C114" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="D114" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E114" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>2041</v>
       </c>
       <c r="B115" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="C115" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="D115" t="s">
         <v>16</v>
       </c>
       <c r="E115" t="s">
         <v>17</v>
       </c>
       <c r="F115" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>2022</v>
       </c>
       <c r="B116" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="C116" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D116" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E116" t="s">
         <v>36</v>
       </c>
       <c r="F116" t="s">
         <v>41</v>
       </c>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>2018</v>
       </c>
       <c r="B117" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="C117" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D117" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E117" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>2010</v>
       </c>
       <c r="B118" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="C118" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="D118" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E118" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>1994</v>
       </c>
       <c r="B119" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C119" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="D119" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E119" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
         <v>1985</v>
       </c>
       <c r="B120" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="C120" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="D120" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E120" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>1043</v>
       </c>
       <c r="B121" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="C121" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="D121" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E121" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>