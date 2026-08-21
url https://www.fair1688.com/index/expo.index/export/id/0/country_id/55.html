--- v1 (2026-07-06)
+++ v2 (2026-08-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="384">
   <si>
-    <t>展会清单 导出时间：2026-07-06 10:45:20</t>
+    <t>展会清单 导出时间：2026-08-22 06:28:38</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -281,57 +281,57 @@
   <si>
     <t>2025年06月18日-06月20日</t>
   </si>
   <si>
     <t>466家</t>
   </si>
   <si>
     <t>日本泳池及桑拿设备展览会 - PBS</t>
   </si>
   <si>
     <t>泳池桑拿</t>
   </si>
   <si>
     <t>2025年04月29日-05月01日</t>
   </si>
   <si>
     <t>200家</t>
   </si>
   <si>
     <t>日本大阪宠物用品展览会 - Interpets OSAKA</t>
   </si>
   <si>
     <t>宠物用品</t>
   </si>
   <si>
-    <t>2025年06月13日-06月15日</t>
+    <t>2027年06月11日-06月13日</t>
   </si>
   <si>
     <t>日本东京宠物用品展览会 - Interpets Asia Pacific</t>
   </si>
   <si>
-    <t>2026年04月02日-04月05日</t>
+    <t>2027年04月01日-04月04日</t>
   </si>
   <si>
     <t>日本东京果蔬展览会 - Vegetables &amp; Fruit World</t>
   </si>
   <si>
     <t>园林园艺 / 果蔬</t>
   </si>
   <si>
     <t>460家</t>
   </si>
   <si>
     <t>日本东京花卉园艺展览会 - Floral Innovation Expo</t>
   </si>
   <si>
     <t>2025年03月11日-03月14日</t>
   </si>
   <si>
     <t>日本东京水产及渔业展览会 - FISH NEXT</t>
   </si>
   <si>
     <t>畜牧 / 水产</t>
   </si>
   <si>
     <t>2025年08月20日-08月22日</t>
   </si>
@@ -596,51 +596,51 @@
   <si>
     <t>日本横滨国际会展中心</t>
   </si>
   <si>
     <t>2026年01月16日-01月18日</t>
   </si>
   <si>
     <t>480家</t>
   </si>
   <si>
     <t>日本连锁加盟特许经营展览会 - Japan Int'l FRANCHISE</t>
   </si>
   <si>
     <t>加盟 / 品牌授权</t>
   </si>
   <si>
     <t>2025年03月05日-03月07日</t>
   </si>
   <si>
     <t>日本横滨摄影器材与影像展览会 - CP+</t>
   </si>
   <si>
     <t>摄影器材</t>
   </si>
   <si>
-    <t>2026年02月26日-03月01日</t>
+    <t>2027年02月25日-02月28日</t>
   </si>
   <si>
     <t>日本东京先进电子商务与零售展览会 - Advanced E-commerce &amp; Retail Expo Spring</t>
   </si>
   <si>
     <t>电子商务</t>
   </si>
   <si>
     <t>2025年04月23日-04月25日</t>
   </si>
   <si>
     <t>360家</t>
   </si>
   <si>
     <t>日本东京电子商务展览会 - eCommerce Fair Tokyo</t>
   </si>
   <si>
     <t>2026年02月26日-02月27日</t>
   </si>
   <si>
     <t>150家</t>
   </si>
   <si>
     <t>日本国际IT展览会 - Japan IT Week</t>
   </si>
@@ -1088,51 +1088,51 @@
   <si>
     <t>日本东京机床展览会 - JIMTOF</t>
   </si>
   <si>
     <t>2026年10月26日-10月31日</t>
   </si>
   <si>
     <t>891家</t>
   </si>
   <si>
     <t>日本焊接技术展览会 - Japan Welding Show</t>
   </si>
   <si>
     <t>焊接切割</t>
   </si>
   <si>
     <t>2026年09月16日-09月19日</t>
   </si>
   <si>
     <t>日本东京线圈及电机展览会 - Techno Frontier</t>
   </si>
   <si>
     <t>电机</t>
   </si>
   <si>
-    <t>2026年07月15日-07月17日</t>
+    <t>2027年07月14日-07月16日</t>
   </si>
   <si>
     <t>478家</t>
   </si>
   <si>
     <t>日本东京药品包装物流展览会 - InnoPack Japan</t>
   </si>
   <si>
     <t>物流仓储</t>
   </si>
   <si>
     <t>793家</t>
   </si>
   <si>
     <t>日本东京智慧物流展览会 - Smart Logistics Expo</t>
   </si>
   <si>
     <t>418家</t>
   </si>
   <si>
     <t>日本名古屋智慧物流展览会- Smart Logistics Expo</t>
   </si>
   <si>
     <t>2025年10月29日-10月31日</t>
   </si>