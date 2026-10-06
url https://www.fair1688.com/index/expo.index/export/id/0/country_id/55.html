--- v2 (2026-08-21)
+++ v3 (2026-10-06)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="384">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-08-22 06:28:38</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="383">
+  <si>
+    <t>展会清单 导出时间：2026-10-06 08:51:28</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -110,611 +110,614 @@
   <si>
     <t>日本大阪工业制造展览会 - Manufacturing World OsaKa</t>
   </si>
   <si>
     <t>工业 / 制造业</t>
   </si>
   <si>
     <t>亚洲-日本-大阪</t>
   </si>
   <si>
     <t>日本大阪国际会展中心</t>
   </si>
   <si>
     <t>2026年10月07日-10月09日</t>
   </si>
   <si>
     <t>1100家</t>
   </si>
   <si>
     <t>日本东京表面技术要素展览会 - SURTECH</t>
   </si>
   <si>
     <t>表面处理</t>
   </si>
   <si>
+    <t>2026年12月16日-12月18日</t>
+  </si>
+  <si>
+    <t>120家</t>
+  </si>
+  <si>
+    <t>日本研磨及磨削技术展览会 - Grinding Technology Japan</t>
+  </si>
+  <si>
+    <t>磨具</t>
+  </si>
+  <si>
+    <t>日本千叶幕张国际会展中心</t>
+  </si>
+  <si>
+    <t>2027年03月10日-03月12日</t>
+  </si>
+  <si>
+    <t>294家</t>
+  </si>
+  <si>
+    <t>日本东京服装展览会 - AFF</t>
+  </si>
+  <si>
+    <t>服装服饰</t>
+  </si>
+  <si>
+    <t>2025年11月19日-11月21日</t>
+  </si>
+  <si>
+    <t>日本大阪服装展览会 - AFF</t>
+  </si>
+  <si>
+    <t>日本大阪MYDOME展馆</t>
+  </si>
+  <si>
+    <t>2025年10月21日-10月23日</t>
+  </si>
+  <si>
+    <t>300家</t>
+  </si>
+  <si>
+    <t>日本东京纺织面料展览会 - FaW TOKYO</t>
+  </si>
+  <si>
+    <t>纺织原料</t>
+  </si>
+  <si>
+    <t>2025年03月26日-03月28日</t>
+  </si>
+  <si>
+    <t>1250家</t>
+  </si>
+  <si>
+    <t>日本东京箱包及皮具展览会 - BAG EXPO TOKYO</t>
+  </si>
+  <si>
+    <t>箱包</t>
+  </si>
+  <si>
+    <t>2025年10月01日-10月03日</t>
+  </si>
+  <si>
+    <t>950家</t>
+  </si>
+  <si>
+    <t>日本食品饮料展览会 - FOODEX JAPAN</t>
+  </si>
+  <si>
+    <t>食品饮料</t>
+  </si>
+  <si>
+    <t>2026年03月10日-03月13日</t>
+  </si>
+  <si>
+    <t>3738家</t>
+  </si>
+  <si>
+    <t>日本东京葡萄酒展览会 – ProWine Tokyo</t>
+  </si>
+  <si>
+    <t>酒类</t>
+  </si>
+  <si>
+    <t>2026年04月15日-04月17日</t>
+  </si>
+  <si>
+    <t>232家</t>
+  </si>
+  <si>
+    <t>日本东京咖啡展览会 - CAFERES JAPAN</t>
+  </si>
+  <si>
+    <t>茶 / 咖啡</t>
+  </si>
+  <si>
+    <t>2025年07月16日-07月18日</t>
+  </si>
+  <si>
+    <t>日本东京茶及咖啡展览会 - SCAJ</t>
+  </si>
+  <si>
+    <t>2025年09月24日-09月27日</t>
+  </si>
+  <si>
+    <t>500家</t>
+  </si>
+  <si>
+    <t>日本大阪缝纫设备及纺织工业展览会 - JIAM</t>
+  </si>
+  <si>
+    <t>缝制</t>
+  </si>
+  <si>
+    <t>2024年11月27日-11月30日</t>
+  </si>
+  <si>
+    <t>210家</t>
+  </si>
+  <si>
+    <t>日本东京食品展览会 - FABEX</t>
+  </si>
+  <si>
+    <t>2025年04月15日-04月17日</t>
+  </si>
+  <si>
+    <t>1000家</t>
+  </si>
+  <si>
+    <t>日本食品加工展览会 - FOOMA JAPAN</t>
+  </si>
+  <si>
+    <t>食品加工</t>
+  </si>
+  <si>
+    <t>2025年06月10日-06月13日</t>
+  </si>
+  <si>
+    <t>1098家</t>
+  </si>
+  <si>
+    <t>日本东京室内生活方式展览会 - Interior lifestyle Tokyo</t>
+  </si>
+  <si>
+    <t>装潢装饰</t>
+  </si>
+  <si>
+    <t>2025年06月18日-06月20日</t>
+  </si>
+  <si>
+    <t>466家</t>
+  </si>
+  <si>
+    <t>日本泳池及桑拿设备展览会 - PBS</t>
+  </si>
+  <si>
+    <t>泳池桑拿</t>
+  </si>
+  <si>
+    <t>2025年04月29日-05月01日</t>
+  </si>
+  <si>
+    <t>200家</t>
+  </si>
+  <si>
+    <t>日本大阪宠物用品展览会 - Interpets OSAKA</t>
+  </si>
+  <si>
+    <t>宠物用品</t>
+  </si>
+  <si>
+    <t>2027年06月11日-06月13日</t>
+  </si>
+  <si>
+    <t>日本东京宠物用品展览会 - Interpets Asia Pacific</t>
+  </si>
+  <si>
+    <t>2027年04月01日-04月04日</t>
+  </si>
+  <si>
+    <t>日本东京果蔬展览会 - Vegetables &amp; Fruit World</t>
+  </si>
+  <si>
+    <t>园林园艺 / 果蔬</t>
+  </si>
+  <si>
+    <t>460家</t>
+  </si>
+  <si>
+    <t>日本东京花卉园艺展览会 - Floral Innovation Expo</t>
+  </si>
+  <si>
+    <t>2025年03月11日-03月14日</t>
+  </si>
+  <si>
+    <t>日本东京水产及渔业展览会 - FISH NEXT</t>
+  </si>
+  <si>
+    <t>畜牧 / 水产</t>
+  </si>
+  <si>
+    <t>2025年08月20日-08月22日</t>
+  </si>
+  <si>
+    <t>701家</t>
+  </si>
+  <si>
+    <t>日本东京陶瓷及耐火材料展览会 - CERAMICS JAPAN</t>
+  </si>
+  <si>
+    <t>陶瓷</t>
+  </si>
+  <si>
+    <t>2025年11月12日-11月14日</t>
+  </si>
+  <si>
+    <t>日本大阪陶瓷及耐火材料展览会 - CERAMIC JAPAN</t>
+  </si>
+  <si>
+    <t>2025年05月14日-05月16日</t>
+  </si>
+  <si>
+    <t>日本东京农业展览会 - AGRO Innovation</t>
+  </si>
+  <si>
+    <t>农业 / 农业机械</t>
+  </si>
+  <si>
+    <t>2025年09月14日-09月16日</t>
+  </si>
+  <si>
+    <t>日本东京家具展览会 - AFF</t>
+  </si>
+  <si>
+    <t>家具</t>
+  </si>
+  <si>
+    <t>日本东京家具展览会 - IFFT</t>
+  </si>
+  <si>
+    <t>700家</t>
+  </si>
+  <si>
+    <t>日本办公家具展览会 - ORGATEC TOKYO</t>
+  </si>
+  <si>
+    <t>2025年06月03日-06月05日</t>
+  </si>
+  <si>
+    <t>日本大阪化妆品原料展览会 IN-PHARMA</t>
+  </si>
+  <si>
+    <t>美容 / 化妆用品</t>
+  </si>
+  <si>
+    <t>2026年09月30日-10月02日</t>
+  </si>
+  <si>
+    <t>日本东京化妆品原料展览会 - IN-PHARMA</t>
+  </si>
+  <si>
+    <t>2025年07月09日-07月11日</t>
+  </si>
+  <si>
+    <t>1200家</t>
+  </si>
+  <si>
+    <t>日本东京化妆品展览会 - COSME Week TOKYO</t>
+  </si>
+  <si>
+    <t>2026年01月14日-01月16日</t>
+  </si>
+  <si>
+    <t>626家</t>
+  </si>
+  <si>
+    <t>日本大阪化妆品展览会 - COSME Week OSAKA</t>
+  </si>
+  <si>
+    <t>2025年09月24日-09月26日</t>
+  </si>
+  <si>
+    <t>日本东京美容展览会 - Beautyworld Japan</t>
+  </si>
+  <si>
+    <t>2025年04月28日-04月30日</t>
+  </si>
+  <si>
+    <t>624家</t>
+  </si>
+  <si>
+    <t>日本大阪美容展览会 - Beautyworld Japan</t>
+  </si>
+  <si>
+    <t>2025年10月20日-10月22日</t>
+  </si>
+  <si>
+    <t>564家</t>
+  </si>
+  <si>
+    <t>日本东京健康产业展览会 - THIS</t>
+  </si>
+  <si>
+    <t>健康产业</t>
+  </si>
+  <si>
+    <t>2026年02月25日-02月27日</t>
+  </si>
+  <si>
+    <t>357家</t>
+  </si>
+  <si>
+    <t>日本实验室及临床医疗展览会 - JASIS</t>
+  </si>
+  <si>
+    <t>实验仪器</t>
+  </si>
+  <si>
+    <t>2025年09月03日-09月05日</t>
+  </si>
+  <si>
+    <t>日本暖通制冷及空调通风展览会 - HVAC&amp;R JAPAN</t>
+  </si>
+  <si>
+    <t>暖通制冷</t>
+  </si>
+  <si>
+    <t>2026年01月27日-01月30日</t>
+  </si>
+  <si>
+    <t>519家</t>
+  </si>
+  <si>
+    <t>日本东京生物及制药展览会 - Interphex</t>
+  </si>
+  <si>
+    <t>生物技术</t>
+  </si>
+  <si>
+    <t>800家</t>
+  </si>
+  <si>
+    <t>日本制药原料展览会 - CPhI Japan</t>
+  </si>
+  <si>
+    <t>制药医药</t>
+  </si>
+  <si>
+    <t>2026年04月21日-04月23日</t>
+  </si>
+  <si>
+    <t>日本大阪生物及制药展览会 - INTERPHEX WEEK</t>
+  </si>
+  <si>
+    <t>日本东京医疗用品展览会 - Medical Japan</t>
+  </si>
+  <si>
+    <t>医疗器械</t>
+  </si>
+  <si>
+    <t>1367家</t>
+  </si>
+  <si>
+    <t>日本东京建材及石材展览会 - Japan Home &amp; Building Show</t>
+  </si>
+  <si>
+    <t>石材</t>
+  </si>
+  <si>
+    <t>517家</t>
+  </si>
+  <si>
+    <t>日本东京养老用品及机构产业展览会 - CareTEX</t>
+  </si>
+  <si>
+    <t>400家</t>
+  </si>
+  <si>
+    <t>日本东京建材展览会 - ARCHITECTURE + CONSTRUCTION MATERIALS</t>
+  </si>
+  <si>
+    <t>建材</t>
+  </si>
+  <si>
+    <t>2025年03月04日-03月07日</t>
+  </si>
+  <si>
+    <t>305家</t>
+  </si>
+  <si>
+    <t>日本大阪建材展览会 - Kenten</t>
+  </si>
+  <si>
+    <t>2025年05月30日-05月31日</t>
+  </si>
+  <si>
+    <t>405家</t>
+  </si>
+  <si>
+    <t>日本大阪医疗用品展览会 - Medical Japan</t>
+  </si>
+  <si>
+    <t>2026年03月10日-03月12日</t>
+  </si>
+  <si>
+    <t>650家</t>
+  </si>
+  <si>
+    <t>日本大阪建筑建材展览会 - JAPAN BUILD Osaka</t>
+  </si>
+  <si>
+    <t>2025年08月27日-08月29日</t>
+  </si>
+  <si>
+    <t>428家</t>
+  </si>
+  <si>
+    <t>日本军警防务展览会 - DSEI Japan</t>
+  </si>
+  <si>
+    <t>军警防务</t>
+  </si>
+  <si>
+    <t>2025年05月21日-05月23日</t>
+  </si>
+  <si>
+    <t>560家</t>
+  </si>
+  <si>
+    <t>日本东京安防展览会 - SECURITY SHOW</t>
+  </si>
+  <si>
+    <t>安防 / 消防</t>
+  </si>
+  <si>
+    <t>2026年03月03日-03月06日</t>
+  </si>
+  <si>
+    <t>490家</t>
+  </si>
+  <si>
+    <t>日本旅游展览会 - Tourism EXPO</t>
+  </si>
+  <si>
+    <t>旅游 / 民宿</t>
+  </si>
+  <si>
+    <t>2025年09月25日-09月28日</t>
+  </si>
+  <si>
+    <t>1500家</t>
+  </si>
+  <si>
+    <t>日本横滨钓具展览会 - Fishing Show</t>
+  </si>
+  <si>
+    <t>狩猎钓具</t>
+  </si>
+  <si>
+    <t>亚洲-日本-横滨</t>
+  </si>
+  <si>
+    <t>日本横滨国际会展中心</t>
+  </si>
+  <si>
+    <t>2026年01月16日-01月18日</t>
+  </si>
+  <si>
+    <t>480家</t>
+  </si>
+  <si>
+    <t>日本连锁加盟特许经营展览会 - Japan Int'l FRANCHISE</t>
+  </si>
+  <si>
+    <t>加盟 / 品牌授权</t>
+  </si>
+  <si>
+    <t>2025年03月05日-03月07日</t>
+  </si>
+  <si>
+    <t>日本横滨摄影器材与影像展览会 - CP+</t>
+  </si>
+  <si>
+    <t>摄影器材</t>
+  </si>
+  <si>
+    <t>2027年02月25日-02月28日</t>
+  </si>
+  <si>
+    <t>日本东京先进电子商务与零售展览会 - Advanced E-commerce &amp; Retail Expo Spring</t>
+  </si>
+  <si>
+    <t>电子商务</t>
+  </si>
+  <si>
+    <t>2025年04月23日-04月25日</t>
+  </si>
+  <si>
+    <t>360家</t>
+  </si>
+  <si>
+    <t>日本东京电子商务展览会 - eCommerce Fair Tokyo</t>
+  </si>
+  <si>
+    <t>2026年02月26日-02月27日</t>
+  </si>
+  <si>
+    <t>150家</t>
+  </si>
+  <si>
+    <t>日本国际IT展览会 - Japan IT Week</t>
+  </si>
+  <si>
+    <t>消费电子 / 家电</t>
+  </si>
+  <si>
+    <t>2025年10月22日-10月24日</t>
+  </si>
+  <si>
+    <t>1658家</t>
+  </si>
+  <si>
+    <t>日本船舶海事及游艇展览会 - BARI SHIP</t>
+  </si>
+  <si>
+    <t>海事船舶 / 游艇</t>
+  </si>
+  <si>
+    <t>2025年05月22日-05月24日</t>
+  </si>
+  <si>
+    <t>550家</t>
+  </si>
+  <si>
+    <t>日本东京航空展览会 - Tokyo Airspace</t>
+  </si>
+  <si>
+    <t>航空航天</t>
+  </si>
+  <si>
+    <t>2024年10月16日-10月19日</t>
+  </si>
+  <si>
+    <t>260家</t>
+  </si>
+  <si>
+    <t>日本东京零售展览会 - RETAILTECH JAPAN</t>
+  </si>
+  <si>
+    <t>零售</t>
+  </si>
+  <si>
+    <t>211家</t>
+  </si>
+  <si>
+    <t>日本东京复合材料展览会 - Neo Functional Material</t>
+  </si>
+  <si>
+    <t>复合材料</t>
+  </si>
+  <si>
     <t>2026年01月28日-01月30日</t>
   </si>
   <si>
-    <t>288家</t>
-[...556 lines deleted...]
-  <si>
     <t>日本零售及商超展览会 - SMTS</t>
   </si>
   <si>
     <t>2026年02月18日-02月20日</t>
   </si>
   <si>
     <t>2237家</t>
   </si>
   <si>
     <t>日本橡塑展览会 - IPF</t>
   </si>
   <si>
     <t>橡胶 / 塑料</t>
   </si>
   <si>
     <t>2026年12月01日-12月05日</t>
   </si>
   <si>
     <t>776家</t>
   </si>
   <si>
     <t>日本大阪胶粘剂展览会 - Adhesion &amp; Bonding Expo</t>
   </si>
   <si>
     <t>胶粘密封剂</t>
@@ -1007,69 +1010,63 @@
   <si>
     <t>474家</t>
   </si>
   <si>
     <t>日本五金及DIY展览会 - JAPAN DIY HOMECENTER SHOW</t>
   </si>
   <si>
     <t>五金 / 工具</t>
   </si>
   <si>
     <t>2025年08月21日-08月23日</t>
   </si>
   <si>
     <t>日本东京增材制造及3D打印展览会 - Additive Manufacturing Expo Tokyo</t>
   </si>
   <si>
     <t>2026年07月01日-07月03日</t>
   </si>
   <si>
     <t>2100家</t>
   </si>
   <si>
     <t>日本东京3D打印展览会 - TCT Japan</t>
   </si>
   <si>
-    <t>2026年12月16日-12月18日</t>
-[...1 lines deleted...]
-  <si>
     <t>95家</t>
   </si>
   <si>
     <t>日本工程机械及建筑机械展览会 - CSPI</t>
   </si>
   <si>
     <t>工程机械</t>
   </si>
   <si>
     <t>2026年06月17日-06月20日</t>
   </si>
   <si>
     <t>419家</t>
-  </si>
-[...1 lines deleted...]
-    <t>日本东京表面处理展览会 - ASTEC</t>
   </si>
   <si>
     <t>日本大阪涂料展览会 - Paint &amp; Coating Japan</t>
   </si>
   <si>
     <t>涂装 / 涂料</t>
   </si>
   <si>
     <t>320家</t>
   </si>
   <si>
     <t>日本东京机器人展览会 - RoboDEX</t>
   </si>
   <si>
     <t>机器人</t>
   </si>
   <si>
     <t>379家</t>
   </si>
   <si>
     <t>日本东京机器人及视觉展览会 - IREX</t>
   </si>
   <si>
     <t>2025年12月03日-12月06日</t>
   </si>
@@ -1513,51 +1510,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H121"/>
+  <dimension ref="A1:H120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -3033,1423 +3030,1399 @@
       <c r="F63" t="s">
         <v>177</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>2854</v>
       </c>
       <c r="B64" t="s">
         <v>217</v>
       </c>
       <c r="C64" t="s">
         <v>218</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>32</v>
+        <v>219</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>2851</v>
       </c>
       <c r="B65" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C65" t="s">
         <v>215</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>36</v>
       </c>
       <c r="F65" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>2832</v>
       </c>
       <c r="B66" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C66" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>36</v>
       </c>
       <c r="F66" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>2803</v>
       </c>
       <c r="B67" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C67" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D67" t="s">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>27</v>
       </c>
       <c r="F67" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>2801</v>
       </c>
       <c r="B68" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C68" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>36</v>
       </c>
       <c r="F68" t="s">
         <v>103</v>
       </c>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>2772</v>
       </c>
       <c r="B69" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C69" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
         <v>177</v>
       </c>
       <c r="G69"/>
       <c r="H69" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>2754</v>
       </c>
       <c r="B70" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C70" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D70" t="s">
         <v>185</v>
       </c>
       <c r="E70" t="s">
         <v>186</v>
       </c>
       <c r="F70" t="s">
         <v>197</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>2743</v>
       </c>
       <c r="B71" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C71" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>36</v>
       </c>
       <c r="F71" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>2732</v>
       </c>
       <c r="B72" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C72" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>2721</v>
       </c>
       <c r="B73" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C73" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G73"/>
       <c r="H73" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>2707</v>
       </c>
       <c r="B74" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C74" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>36</v>
       </c>
       <c r="F74" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>2705</v>
       </c>
       <c r="B75" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C75" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>2665</v>
       </c>
       <c r="B76" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C76" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>2608</v>
       </c>
       <c r="B77" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C77" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D77" t="s">
         <v>11</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>2607</v>
       </c>
       <c r="B78" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C78" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>56</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>2606</v>
       </c>
       <c r="B79" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C79" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>2578</v>
       </c>
       <c r="B80" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C80" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>2530</v>
       </c>
       <c r="B81" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C81" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>2520</v>
       </c>
       <c r="B82" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C82" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>2505</v>
       </c>
       <c r="B83" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C83" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>32</v>
+        <v>219</v>
       </c>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>2467</v>
       </c>
       <c r="B84" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C84" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>36</v>
       </c>
       <c r="F84" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="G84"/>
       <c r="H84" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>2447</v>
       </c>
       <c r="B85" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C85" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G85"/>
       <c r="H85" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>2438</v>
       </c>
       <c r="B86" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C86" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G86"/>
       <c r="H86" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>2412</v>
       </c>
       <c r="B87" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C87" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D87" t="s">
         <v>185</v>
       </c>
       <c r="E87" t="s">
         <v>186</v>
       </c>
       <c r="F87" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>2411</v>
       </c>
       <c r="B88" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C88" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>2410</v>
       </c>
       <c r="B89" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C89" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>2402</v>
       </c>
       <c r="B90" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C90" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D90" t="s">
         <v>185</v>
       </c>
       <c r="E90" t="s">
         <v>186</v>
       </c>
       <c r="F90" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>2396</v>
       </c>
       <c r="B91" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C91" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G91"/>
       <c r="H91" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>2395</v>
       </c>
       <c r="B92" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C92" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
         <v>138</v>
       </c>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>2389</v>
       </c>
       <c r="B93" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C93" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>2387</v>
       </c>
       <c r="B94" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C94" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>2364</v>
       </c>
       <c r="B95" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C95" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>2355</v>
       </c>
       <c r="B96" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C96" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>2335</v>
       </c>
       <c r="B97" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C97" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G97"/>
       <c r="H97" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>2322</v>
       </c>
       <c r="B98" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C98" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
         <v>197</v>
       </c>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>2296</v>
       </c>
       <c r="B99" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C99" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99" t="s">
         <v>36</v>
       </c>
       <c r="F99" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="G99"/>
       <c r="H99" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>2281</v>
       </c>
       <c r="B100" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C100" t="s">
         <v>10</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100" t="s">
         <v>36</v>
       </c>
       <c r="F100" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>2280</v>
       </c>
       <c r="B101" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C101" t="s">
         <v>10</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>331</v>
+        <v>32</v>
       </c>
       <c r="G101"/>
       <c r="H101" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>2271</v>
       </c>
       <c r="B102" t="s">
         <v>333</v>
       </c>
       <c r="C102" t="s">
         <v>334</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>36</v>
       </c>
       <c r="F102" t="s">
         <v>335</v>
       </c>
       <c r="G102"/>
       <c r="H102" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>2223</v>
+        <v>2219</v>
       </c>
       <c r="B103" t="s">
         <v>337</v>
       </c>
       <c r="C103" t="s">
-        <v>31</v>
+        <v>338</v>
       </c>
       <c r="D103" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E103" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F103" t="s">
-        <v>32</v>
+        <v>105</v>
       </c>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>67</v>
+        <v>339</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>2219</v>
+        <v>2208</v>
       </c>
       <c r="B104" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C104" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D104" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E104" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>105</v>
+        <v>309</v>
       </c>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>2208</v>
+        <v>2207</v>
       </c>
       <c r="B105" t="s">
+        <v>343</v>
+      </c>
+      <c r="C105" t="s">
         <v>341</v>
       </c>
-      <c r="C105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>308</v>
+        <v>344</v>
       </c>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>343</v>
+        <v>167</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>2207</v>
+        <v>2198</v>
       </c>
       <c r="B106" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C106" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="D106" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E106" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F106" t="s">
-        <v>345</v>
+        <v>18</v>
       </c>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>167</v>
+        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>2198</v>
+        <v>2197</v>
       </c>
       <c r="B107" t="s">
+        <v>347</v>
+      </c>
+      <c r="C107" t="s">
         <v>346</v>
       </c>
-      <c r="C107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D107" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E107" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>18</v>
+        <v>60</v>
       </c>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>2197</v>
+        <v>2176</v>
       </c>
       <c r="B108" t="s">
         <v>348</v>
       </c>
       <c r="C108" t="s">
-        <v>347</v>
+        <v>25</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>60</v>
+        <v>329</v>
       </c>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>301</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>2176</v>
+        <v>2151</v>
       </c>
       <c r="B109" t="s">
         <v>349</v>
       </c>
       <c r="C109" t="s">
-        <v>25</v>
+        <v>346</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>328</v>
+        <v>350</v>
       </c>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>242</v>
+        <v>351</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>2151</v>
+        <v>2088</v>
       </c>
       <c r="B110" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="C110" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="D110" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E110" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F110" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>352</v>
+        <v>209</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>2088</v>
+        <v>2071</v>
       </c>
       <c r="B111" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C111" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="D111" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E111" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>209</v>
+        <v>358</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>2071</v>
+        <v>2043</v>
       </c>
       <c r="B112" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C112" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="D112" t="s">
         <v>11</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>358</v>
+        <v>148</v>
       </c>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>2043</v>
+        <v>2042</v>
       </c>
       <c r="B113" t="s">
+        <v>362</v>
+      </c>
+      <c r="C113" t="s">
         <v>360</v>
       </c>
-      <c r="C113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D113" t="s">
         <v>11</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>148</v>
+        <v>309</v>
       </c>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>2042</v>
+        <v>2041</v>
       </c>
       <c r="B114" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C114" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="D114" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E114" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F114" t="s">
-        <v>308</v>
+        <v>365</v>
       </c>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>2041</v>
+        <v>2022</v>
       </c>
       <c r="B115" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C115" t="s">
-        <v>361</v>
+        <v>314</v>
       </c>
       <c r="D115" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E115" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="F115" t="s">
-        <v>366</v>
+        <v>41</v>
       </c>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="B116" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C116" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>41</v>
+        <v>369</v>
       </c>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="B117" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C117" t="s">
-        <v>313</v>
+        <v>372</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>370</v>
+        <v>52</v>
       </c>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>371</v>
+        <v>273</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>2010</v>
+        <v>1994</v>
       </c>
       <c r="B118" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C118" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D118" t="s">
         <v>11</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>52</v>
+        <v>375</v>
       </c>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>272</v>
+        <v>376</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>1994</v>
+        <v>1985</v>
       </c>
       <c r="B119" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="C119" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
       <c r="D119" t="s">
         <v>11</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>1985</v>
+        <v>1043</v>
       </c>
       <c r="B120" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="C120" t="s">
-        <v>361</v>
+        <v>381</v>
       </c>
       <c r="D120" t="s">
         <v>11</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>380</v>
-[...9 lines deleted...]
-      <c r="C121" t="s">
         <v>382</v>
-      </c>
-[...11 lines deleted...]
-        <v>383</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>