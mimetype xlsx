--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -12,239 +12,242 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-05-15 02:34:23</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+  <si>
+    <t>展会清单 导出时间：2026-07-06 08:27:55</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
     <t>巴基斯坦工业展览会 - Pakistan Industrial Expo</t>
   </si>
   <si>
     <t>工业 / 制造业</t>
   </si>
   <si>
     <t>亚洲-巴基斯坦-拉合尔</t>
   </si>
   <si>
     <t>巴基斯坦拉合尔世博中心</t>
   </si>
   <si>
-    <t>2025年09月27日-09月29日</t>
+    <t>2026年11月14日-11月16日</t>
   </si>
   <si>
     <t>450家</t>
   </si>
   <si>
     <t>巴基斯坦焊接及切割展览会 - Welding&amp;Cutting Asia</t>
   </si>
   <si>
     <t>焊接切割</t>
   </si>
   <si>
+    <t>2026年11月04日-11月06日</t>
+  </si>
+  <si>
+    <t>500家</t>
+  </si>
+  <si>
+    <t>巴基斯坦国际工业博览会 - ITIF ASIA</t>
+  </si>
+  <si>
     <t>亚洲-巴基斯坦-卡拉奇</t>
   </si>
   <si>
     <t>巴基斯坦卡拉奇博览中心</t>
   </si>
   <si>
+    <t>巴基斯坦家电及家庭用品展览会 - Household Asia</t>
+  </si>
+  <si>
+    <t>礼品 / 家庭用品</t>
+  </si>
+  <si>
+    <t>2025年12月11日-12月14日</t>
+  </si>
+  <si>
+    <t>400家</t>
+  </si>
+  <si>
+    <t>巴基斯坦安防展览会 - Security Asia</t>
+  </si>
+  <si>
+    <t>安防 / 消防</t>
+  </si>
+  <si>
+    <t>2025年09月23日-09月25日</t>
+  </si>
+  <si>
+    <t>228家</t>
+  </si>
+  <si>
+    <t>巴基斯坦拉合尔通信通讯技术展览会 - ITCN ASIA</t>
+  </si>
+  <si>
+    <t>通讯通信</t>
+  </si>
+  <si>
+    <t>2026年01月17日-01月19日</t>
+  </si>
+  <si>
+    <t>498家</t>
+  </si>
+  <si>
+    <t>巴基斯坦安防、消防、劳保展览会 - Safe Secure Pakistan</t>
+  </si>
+  <si>
+    <t>2025年10月16日-10月18日</t>
+  </si>
+  <si>
+    <t>175家</t>
+  </si>
+  <si>
+    <t>巴基斯坦国际五金工具展览会 - Hardware &amp; Tools Asia</t>
+  </si>
+  <si>
+    <t>五金 / 工具</t>
+  </si>
+  <si>
+    <t>2026年01月22日-01月24日</t>
+  </si>
+  <si>
+    <t>752家</t>
+  </si>
+  <si>
+    <t>巴基斯坦国际物流运输展览会 - LTMH</t>
+  </si>
+  <si>
+    <t>物流仓储</t>
+  </si>
+  <si>
+    <t>2025年08月01日-08月03日</t>
+  </si>
+  <si>
+    <t>110家</t>
+  </si>
+  <si>
+    <t>巴基斯坦建筑及工程机械展览会 - CONSTRUCTION MACHINERY ASIA</t>
+  </si>
+  <si>
+    <t>工程机械</t>
+  </si>
+  <si>
+    <t>612家</t>
+  </si>
+  <si>
+    <t>巴基斯坦国际牙科展览会 - DENTAL ASIA</t>
+  </si>
+  <si>
+    <t>口腔</t>
+  </si>
+  <si>
+    <t>2025年10月23日-10月25日</t>
+  </si>
+  <si>
+    <t>巴基斯坦国际安防展览会 - SAFETY &amp; SECURITY PAKISTAN</t>
+  </si>
+  <si>
+    <t>2024年09月26日-09月28日</t>
+  </si>
+  <si>
+    <t>194家</t>
+  </si>
+  <si>
+    <t>巴基斯坦国际塑料及包装工业展览会 - Plasti &amp; Pack Pakistan</t>
+  </si>
+  <si>
+    <t>包装</t>
+  </si>
+  <si>
+    <t>2025年05月29日-05月31日</t>
+  </si>
+  <si>
+    <t>300家</t>
+  </si>
+  <si>
+    <t>巴基斯坦国际品牌纺织机械展览会 - GTex Global Expo</t>
+  </si>
+  <si>
+    <t>纺织原料</t>
+  </si>
+  <si>
+    <t>2025年10月10日-10月12日</t>
+  </si>
+  <si>
+    <t>巴基斯坦国际石油天然气展览会 - Oil &amp; Gas Asia</t>
+  </si>
+  <si>
+    <t>石油天然气</t>
+  </si>
+  <si>
     <t>2025年08月23日-08月25日</t>
-  </si>
-[...127 lines deleted...]
-    <t>石油天然气</t>
   </si>
   <si>
     <t>290家</t>
   </si>
   <si>
     <t>巴基斯坦国际石材展览会 - Stonefair Asia</t>
   </si>
   <si>
     <t>石材</t>
   </si>
   <si>
     <t>725家</t>
   </si>
   <si>
     <t>巴基斯坦国际家具、配件及木工机械展览会 - Wood &amp; Furniture Asia</t>
   </si>
   <si>
     <t>家具</t>
   </si>
   <si>
     <t>巴基斯坦拉合尔食品饮料加工包装技术展览会 - IFTECH Pakistan</t>
   </si>
   <si>
     <t>食品加工</t>
   </si>
@@ -921,126 +924,126 @@
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>4068</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>1762</v>
       </c>
       <c r="B5" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>3574</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>24</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>2994</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>28</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>2892</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
@@ -1065,1213 +1068,1213 @@
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>35</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>1963</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>39</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>1908</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>43</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>1863</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>39</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>1844</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>50</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>1843</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>52</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>1824</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F15" t="s">
         <v>56</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>1767</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>60</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>1766</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>62</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F17" t="s">
-        <v>19</v>
+        <v>63</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>1765</v>
       </c>
       <c r="B18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D18" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F18" t="s">
         <v>39</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>1764</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D19" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F19" t="s">
         <v>39</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>1581</v>
       </c>
       <c r="B20" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>49</v>
       </c>
       <c r="B21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>1226</v>
       </c>
       <c r="B22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C22" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D22" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E22" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F22" t="s">
         <v>39</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>54</v>
       </c>
       <c r="B23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D23" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F23" t="s">
-        <v>19</v>
+        <v>63</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>1242</v>
       </c>
       <c r="B24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D24" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F24" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>1241</v>
       </c>
       <c r="B25" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C25" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D25" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F25" t="s">
         <v>50</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>1239</v>
       </c>
       <c r="B26" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>1238</v>
       </c>
       <c r="B27" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C27" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D27" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F27" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>1237</v>
       </c>
       <c r="B28" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E28" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F28" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>1236</v>
       </c>
       <c r="B29" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C29" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>1235</v>
       </c>
       <c r="B30" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C30" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
         <v>43</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>1234</v>
       </c>
       <c r="B31" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C31" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>1233</v>
       </c>
       <c r="B32" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D32" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E32" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F32" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>1232</v>
       </c>
       <c r="B33" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C33" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D33" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E33" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F33" t="s">
         <v>24</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>1231</v>
       </c>
       <c r="B34" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C34" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>1230</v>
       </c>
       <c r="B35" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C35" t="s">
         <v>59</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>1229</v>
       </c>
       <c r="B36" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C36" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D36" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F36" t="s">
         <v>24</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>1228</v>
       </c>
       <c r="B37" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C37" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D37" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F37" t="s">
         <v>24</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>1227</v>
       </c>
       <c r="B38" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C38" t="s">
         <v>23</v>
       </c>
       <c r="D38" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E38" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F38" t="s">
         <v>24</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>1225</v>
       </c>
       <c r="B39" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C39" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D39" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E39" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F39" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>1224</v>
       </c>
       <c r="B40" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C40" t="s">
         <v>55</v>
       </c>
       <c r="D40" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F40" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>1223</v>
       </c>
       <c r="B41" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C41" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D41" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E41" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F41" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>1222</v>
       </c>
       <c r="B42" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C42" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D42" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F42" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>1221</v>
       </c>
       <c r="B43" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C43" t="s">
         <v>31</v>
       </c>
       <c r="D43" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F43" t="s">
         <v>28</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>62</v>
       </c>
       <c r="B44" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C44" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D44" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F44" t="s">
         <v>28</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>52</v>
       </c>
       <c r="B45" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C45" t="s">
         <v>42</v>
       </c>
       <c r="D45" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E45" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F45" t="s">
-        <v>19</v>
+        <v>63</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>51</v>
       </c>
       <c r="B46" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C46" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D46" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F46" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>50</v>
       </c>
       <c r="B47" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C47" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D47" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E47" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F47" t="s">
         <v>43</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>1240</v>
       </c>
       <c r="B48" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C48" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D48" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E48" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F48" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C49" t="s">
         <v>59</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>61</v>
       </c>
       <c r="B50" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C50" t="s">
         <v>27</v>
       </c>
       <c r="D50" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F50" t="s">
-        <v>19</v>
+        <v>63</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>60</v>
       </c>
       <c r="B51" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C51" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D51" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E51" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F51" t="s">
         <v>28</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>59</v>
       </c>
       <c r="B52" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C52" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D52" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E52" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F52" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>47</v>
       </c>
       <c r="B53" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C53" t="s">
         <v>62</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
         <v>35</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>58</v>
       </c>
       <c r="B54" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C54" t="s">
         <v>46</v>
       </c>
       <c r="D54" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E54" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F54" t="s">
-        <v>19</v>
+        <v>63</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>57</v>
       </c>
       <c r="B55" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C55" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D55" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E55" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F55" t="s">
-        <v>19</v>
+        <v>63</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>56</v>
       </c>
       <c r="B56" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C56" t="s">
         <v>38</v>
       </c>
       <c r="D56" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E56" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F56" t="s">
-        <v>19</v>
+        <v>63</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C57" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D57" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E57" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F57" t="s">
-        <v>19</v>
+        <v>63</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>53</v>
       </c>
       <c r="B58" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C58" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D58" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E58" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F58" t="s">
-        <v>19</v>
+        <v>63</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>