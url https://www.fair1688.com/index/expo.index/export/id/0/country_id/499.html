--- v1 (2026-07-06)
+++ v2 (2026-08-21)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-07-06 08:27:55</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+  <si>
+    <t>展会清单 导出时间：2026-08-22 06:28:34</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -369,50 +369,53 @@
     <t>巴基斯坦国际汽车及零配件展览会 - Pakistan Auto Show</t>
   </si>
   <si>
     <t>汽车 / 汽配</t>
   </si>
   <si>
     <t>2025年11月14日-11月16日</t>
   </si>
   <si>
     <t>336家</t>
   </si>
   <si>
     <t>巴基斯坦国际染料化工展览会 - COLOR &amp; CHEM EXPO</t>
   </si>
   <si>
     <t>2025年08月30日-08月31日</t>
   </si>
   <si>
     <t>320家</t>
   </si>
   <si>
     <t>巴基斯坦国际办公用品、文具及教育展览会 - Office Supplies &amp; Stationery Education Asia</t>
   </si>
   <si>
     <t>教育 / 幼教</t>
+  </si>
+  <si>
+    <t>2026年12月24日-12月27日</t>
   </si>
   <si>
     <t>280家</t>
   </si>
   <si>
     <t>巴基斯坦国际玩具及婴童用品展览会 - TOYS &amp; BABY PRODUCT ASIA</t>
   </si>
   <si>
     <t>婴童用品</t>
   </si>
   <si>
     <t>260家</t>
   </si>
   <si>
     <t>巴基斯坦国际礼品、工艺品及家居用品展览会 - GIFT ASIA</t>
   </si>
   <si>
     <t>巴基斯坦国际造纸及生活用纸展览会 - Paper &amp; Tissue Asia Expo</t>
   </si>
   <si>
     <t>纸业</t>
   </si>
   <si>
     <t>2026年01月10日-01月12日</t>
   </si>
@@ -1698,570 +1701,570 @@
       <c r="F35" t="s">
         <v>115</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>1229</v>
       </c>
       <c r="B36" t="s">
         <v>117</v>
       </c>
       <c r="C36" t="s">
         <v>118</v>
       </c>
       <c r="D36" t="s">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>21</v>
       </c>
       <c r="F36" t="s">
-        <v>24</v>
+        <v>119</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>1228</v>
       </c>
       <c r="B37" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C37" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D37" t="s">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
       <c r="F37" t="s">
         <v>24</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>1227</v>
       </c>
       <c r="B38" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C38" t="s">
         <v>23</v>
       </c>
       <c r="D38" t="s">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>21</v>
       </c>
       <c r="F38" t="s">
         <v>24</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>1225</v>
       </c>
       <c r="B39" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C39" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D39" t="s">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
       <c r="F39" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>1224</v>
       </c>
       <c r="B40" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C40" t="s">
         <v>55</v>
       </c>
       <c r="D40" t="s">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>21</v>
       </c>
       <c r="F40" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>1223</v>
       </c>
       <c r="B41" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C41" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D41" t="s">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>21</v>
       </c>
       <c r="F41" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>1222</v>
       </c>
       <c r="B42" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C42" t="s">
         <v>71</v>
       </c>
       <c r="D42" t="s">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
       <c r="F42" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>1221</v>
       </c>
       <c r="B43" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C43" t="s">
         <v>31</v>
       </c>
       <c r="D43" t="s">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>21</v>
       </c>
       <c r="F43" t="s">
         <v>28</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>62</v>
       </c>
       <c r="B44" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C44" t="s">
         <v>96</v>
       </c>
       <c r="D44" t="s">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>21</v>
       </c>
       <c r="F44" t="s">
         <v>28</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>52</v>
       </c>
       <c r="B45" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C45" t="s">
         <v>42</v>
       </c>
       <c r="D45" t="s">
         <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>21</v>
       </c>
       <c r="F45" t="s">
         <v>63</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>51</v>
       </c>
       <c r="B46" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C46" t="s">
         <v>77</v>
       </c>
       <c r="D46" t="s">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
       <c r="F46" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>50</v>
       </c>
       <c r="B47" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C47" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D47" t="s">
         <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>21</v>
       </c>
       <c r="F47" t="s">
         <v>43</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>1240</v>
       </c>
       <c r="B48" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C48" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D48" t="s">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>21</v>
       </c>
       <c r="F48" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C49" t="s">
         <v>59</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>75</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>61</v>
       </c>
       <c r="B50" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C50" t="s">
         <v>27</v>
       </c>
       <c r="D50" t="s">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>21</v>
       </c>
       <c r="F50" t="s">
         <v>63</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>60</v>
       </c>
       <c r="B51" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C51" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D51" t="s">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>21</v>
       </c>
       <c r="F51" t="s">
         <v>28</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>59</v>
       </c>
       <c r="B52" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C52" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D52" t="s">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>21</v>
       </c>
       <c r="F52" t="s">
         <v>75</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>47</v>
       </c>
       <c r="B53" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C53" t="s">
         <v>62</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
         <v>35</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>58</v>
       </c>
       <c r="B54" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C54" t="s">
         <v>46</v>
       </c>
       <c r="D54" t="s">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
       <c r="F54" t="s">
         <v>63</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>57</v>
       </c>
       <c r="B55" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C55" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D55" t="s">
         <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>21</v>
       </c>
       <c r="F55" t="s">
         <v>63</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>56</v>
       </c>
       <c r="B56" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C56" t="s">
         <v>38</v>
       </c>
       <c r="D56" t="s">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>21</v>
       </c>
       <c r="F56" t="s">
         <v>63</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C57" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D57" t="s">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>21</v>
       </c>
       <c r="F57" t="s">
         <v>63</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>53</v>
       </c>
       <c r="B58" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C58" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D58" t="s">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>21</v>
       </c>
       <c r="F58" t="s">
         <v>63</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>