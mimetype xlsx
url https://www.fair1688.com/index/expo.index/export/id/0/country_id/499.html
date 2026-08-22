--- v2 (2026-08-21)
+++ v3 (2026-08-22)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
-    <t>展会清单 导出时间：2026-08-22 06:28:34</t>
+    <t>展会清单 导出时间：2026-08-22 09:33:07</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>