--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="324">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-05-15 01:34:44</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="328">
+  <si>
+    <t>展会清单 导出时间：2026-07-06 09:38:45</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -221,642 +221,654 @@
   <si>
     <t>1100家</t>
   </si>
   <si>
     <t>泰国酒店及商业空间展览会 - HSP Thailand</t>
   </si>
   <si>
     <t>酒店用品</t>
   </si>
   <si>
     <t>2025年08月20日-08月23日</t>
   </si>
   <si>
     <t>300家</t>
   </si>
   <si>
     <t>东南亚婴童及玩具展览会 - Kind+Jugend ASEAN</t>
   </si>
   <si>
     <t>婴童用品</t>
   </si>
   <si>
     <t>2026年06月11日-06月13日</t>
   </si>
   <si>
+    <t>泰国宠物及宠物用品博览会 - Pet Expo Thailand</t>
+  </si>
+  <si>
+    <t>宠物用品</t>
+  </si>
+  <si>
+    <t>2025年07月31日-08月03日</t>
+  </si>
+  <si>
+    <t>188家</t>
+  </si>
+  <si>
+    <t>泰国国际高尔夫用品展览会 - Thailand Golf Expo</t>
+  </si>
+  <si>
+    <t>高尔夫</t>
+  </si>
+  <si>
+    <t>2026年05月21日-05月24日</t>
+  </si>
+  <si>
+    <t>泰国国际户外用品展览会 - OUTDOOR FEST</t>
+  </si>
+  <si>
+    <t>体育运动 / 户外</t>
+  </si>
+  <si>
+    <t>250家</t>
+  </si>
+  <si>
+    <t>泰国教育科技展览会 - EdTex</t>
+  </si>
+  <si>
+    <t>教育 / 幼教</t>
+  </si>
+  <si>
+    <t>2025年11月05日-11月07日</t>
+  </si>
+  <si>
+    <t>泰国木工机械及家具配件展览会 - THAILAND INTERNATIONAL WOODWORKING &amp; FURNITURE EXHIBITION</t>
+  </si>
+  <si>
+    <t>家具</t>
+  </si>
+  <si>
+    <t>2026年09月16日-09月18日</t>
+  </si>
+  <si>
+    <t>150家</t>
+  </si>
+  <si>
+    <t>泰国曼谷机床及金属加工展 - METALEX</t>
+  </si>
+  <si>
+    <t>金属 / 冶金工业</t>
+  </si>
+  <si>
+    <t>2025年11月19日-11月22日</t>
+  </si>
+  <si>
+    <t>1200家</t>
+  </si>
+  <si>
+    <t>泰国智慧城市博览会 - Thailand Smart City Expo</t>
+  </si>
+  <si>
+    <t>智慧城市</t>
+  </si>
+  <si>
+    <t>泰国太阳能光伏展览会 - The Solar Show Thailand</t>
+  </si>
+  <si>
+    <t>光伏</t>
+  </si>
+  <si>
+    <t>2026年01月28日-01月29日</t>
+  </si>
+  <si>
+    <t>100家</t>
+  </si>
+  <si>
     <t>泰国国际工业博览会 - Tailand Industrial Fair</t>
   </si>
   <si>
     <t>工业 / 制造业</t>
   </si>
   <si>
+    <t>2027年03月10日-03月13日</t>
+  </si>
+  <si>
+    <t>1000家</t>
+  </si>
+  <si>
+    <t>泰国国际表面处理及涂料展览会 - Surface &amp; Coatings</t>
+  </si>
+  <si>
+    <t>涂装 / 涂料</t>
+  </si>
+  <si>
+    <t>2026年06月17日-06月20日</t>
+  </si>
+  <si>
+    <t>130家</t>
+  </si>
+  <si>
+    <t>泰国曼谷物流展览会 - LogiMAT</t>
+  </si>
+  <si>
+    <t>物流仓储</t>
+  </si>
+  <si>
+    <t>390家</t>
+  </si>
+  <si>
+    <t>泰国国际物流自动化展览会 - Logistics Automation Expo</t>
+  </si>
+  <si>
+    <t>泰国国际建筑及工程机械展览会 - BCT Expo</t>
+  </si>
+  <si>
+    <t>工程机械</t>
+  </si>
+  <si>
+    <t>2025年09月03日-09月05日</t>
+  </si>
+  <si>
+    <t>120家</t>
+  </si>
+  <si>
+    <t>泰国国际宠物狗展览会 - Thailand International Dog Show</t>
+  </si>
+  <si>
+    <t>2025年06月26日-06月29日</t>
+  </si>
+  <si>
+    <t>泰国国际宠物用品展览会 - SmartHeart presents Pet Variety</t>
+  </si>
+  <si>
+    <t>2025年03月06日-03月09日</t>
+  </si>
+  <si>
+    <t>泰国国际广告标识展览会 - Bangkok Ad &amp; Sign Expo</t>
+  </si>
+  <si>
+    <t>广告 / 标识</t>
+  </si>
+  <si>
+    <t>2025年11月06日-11月09日</t>
+  </si>
+  <si>
+    <t>泰国国际烘焙和糖果展览会 - Bakery &amp; Sweets Festival</t>
+  </si>
+  <si>
+    <t>食品加工</t>
+  </si>
+  <si>
+    <t>2025年12月06日-12月09日</t>
+  </si>
+  <si>
+    <t>泰国国际工业机器人、自动化及智能维护展览会 - MIRA &amp; SUBCON EEC</t>
+  </si>
+  <si>
+    <t>机器人</t>
+  </si>
+  <si>
+    <t>亚洲-泰国-芭堤雅</t>
+  </si>
+  <si>
+    <t>泰国芭提雅国际会展中心</t>
+  </si>
+  <si>
+    <t>2024年09月04日-09月06日</t>
+  </si>
+  <si>
+    <t>亚洲国际非开挖技术展览会 - Trenchless Asia</t>
+  </si>
+  <si>
+    <t>2026年06月10日-06月11日</t>
+  </si>
+  <si>
+    <t>294家</t>
+  </si>
+  <si>
+    <t>泰国国际瓦楞彩盒展览会 - CorruTec ASIA</t>
+  </si>
+  <si>
+    <t>纸业</t>
+  </si>
+  <si>
+    <t>2025年09月17日-09月20日</t>
+  </si>
+  <si>
+    <t>243家</t>
+  </si>
+  <si>
+    <t>泰国国际冶金铸造展览会 - METEC + GIFA Southeast Asia</t>
+  </si>
+  <si>
+    <t>2025年09月17日-09月19日</t>
+  </si>
+  <si>
+    <t>泰国国际塑料橡胶机械设备、技术及材料展览会 - Plastics &amp; Rubber Thailand</t>
+  </si>
+  <si>
+    <t>橡胶 / 塑料</t>
+  </si>
+  <si>
+    <t>2026年05月13日-05月16日</t>
+  </si>
+  <si>
+    <t>1560家</t>
+  </si>
+  <si>
+    <t>泰国国际聚氨酯展览会 - PU TECH EXPO ASIA</t>
+  </si>
+  <si>
+    <t>聚氨酯</t>
+  </si>
+  <si>
+    <t>2025年03月12日-03月14日</t>
+  </si>
+  <si>
+    <t>泰国国际铁路及轨道交通展览会 - ASIA PACIFIC RAIL</t>
+  </si>
+  <si>
+    <t>交通 / 铁路轨道</t>
+  </si>
+  <si>
+    <t>2026年05月06日-05月07日</t>
+  </si>
+  <si>
+    <t>泰国国际营养保健食品展览会 - Vitafoods Asia &amp; Fi Asia</t>
+  </si>
+  <si>
+    <t>食品饮料</t>
+  </si>
+  <si>
+    <t>2026年09月02日-09月04日</t>
+  </si>
+  <si>
+    <t>380家</t>
+  </si>
+  <si>
+    <t>泰国国际塑料橡胶工业展览会 - T-PLAS</t>
+  </si>
+  <si>
+    <t>2023年09月20日-09月23日</t>
+  </si>
+  <si>
+    <t>357家</t>
+  </si>
+  <si>
+    <t>泰国国际工厂维护技术展览会 - FAC TECH</t>
+  </si>
+  <si>
+    <t>泰国国际时尚展览会 - STYLE Bangkok</t>
+  </si>
+  <si>
+    <t>箱包</t>
+  </si>
+  <si>
+    <t>2025年04月02日-04月06日</t>
+  </si>
+  <si>
+    <t>1600家</t>
+  </si>
+  <si>
+    <t>泰国国际美容化妆品展览会 - BANGKOK BEAUTY SHOW</t>
+  </si>
+  <si>
+    <t>美容 / 化妆用品</t>
+  </si>
+  <si>
+    <t>2022年12月15日-12月17日</t>
+  </si>
+  <si>
+    <t>泰国国际道路与交通展览会 - Highways Thailand</t>
+  </si>
+  <si>
+    <t>亚洲国际主题公园及游乐设备展览会 - IAAPA Expo Asia</t>
+  </si>
+  <si>
+    <t>电玩及游乐设备</t>
+  </si>
+  <si>
+    <t>2025年06月30日-07月03日</t>
+  </si>
+  <si>
+    <t>650家</t>
+  </si>
+  <si>
+    <t>泰国国际汽车零配件展览会 - TAPA</t>
+  </si>
+  <si>
+    <t>汽车 / 汽配</t>
+  </si>
+  <si>
+    <t>2025年04月03日-04月05日</t>
+  </si>
+  <si>
+    <t>泰国国际医疗用品展览会 - Medical Fair Thailand</t>
+  </si>
+  <si>
+    <t>医疗器械</t>
+  </si>
+  <si>
+    <t>2025年09月10日-09月12日</t>
+  </si>
+  <si>
+    <t>436家</t>
+  </si>
+  <si>
+    <t>泰国国际集约化畜牧展览会 - VIV ASIA</t>
+  </si>
+  <si>
+    <t>畜牧 / 水产</t>
+  </si>
+  <si>
+    <t>2027年03月10日-03月12日</t>
+  </si>
+  <si>
+    <t>1500家</t>
+  </si>
+  <si>
+    <t>泰国国际标签印刷展览会 - Labelexpo Southeast Asia</t>
+  </si>
+  <si>
+    <t>印刷</t>
+  </si>
+  <si>
+    <t>2025年05月08日-05月10日</t>
+  </si>
+  <si>
+    <t>174家</t>
+  </si>
+  <si>
+    <t>泰国国际化妆品及个人护理原料展览会 - in-cosmetics Asia</t>
+  </si>
+  <si>
+    <t>健康产业</t>
+  </si>
+  <si>
+    <t>2026年11月03日-11月05日</t>
+  </si>
+  <si>
+    <t>521家</t>
+  </si>
+  <si>
+    <t>泰国国际化妆品包装与制造加工技术展览会 - COSMEX</t>
+  </si>
+  <si>
+    <t>340家</t>
+  </si>
+  <si>
+    <t>亚洲国际罐头食品、原辅料及机械设备展览会 - Asia CanTech</t>
+  </si>
+  <si>
+    <t>2026年11月02日-11月04日</t>
+  </si>
+  <si>
+    <t>146家</t>
+  </si>
+  <si>
+    <t>泰国国际医疗器械、实验室仪器及设备展览会 - Medlab Asia &amp; Asia Health</t>
+  </si>
+  <si>
+    <t>实验仪器</t>
+  </si>
+  <si>
+    <t>2025年07月16日-07月18日</t>
+  </si>
+  <si>
+    <t>泰国国际制药原料展览会 - CPhI South East Asia</t>
+  </si>
+  <si>
+    <t>制药医药</t>
+  </si>
+  <si>
+    <t>319家</t>
+  </si>
+  <si>
+    <t>泰国国际包装及印刷展览会 - Pack Print International</t>
+  </si>
+  <si>
+    <t>泰国国际管材展览会 - Tube Southeast ASIA</t>
+  </si>
+  <si>
+    <t>管材</t>
+  </si>
+  <si>
+    <t>泰国国际线缆及线材展览会 - wire Southeast ASIA</t>
+  </si>
+  <si>
+    <t>电线 / 电缆</t>
+  </si>
+  <si>
+    <t>2027年09月15日-09月17日</t>
+  </si>
+  <si>
+    <t>泰国国际食品配料展览会 - Fi Asia Thailand</t>
+  </si>
+  <si>
+    <t>1300家</t>
+  </si>
+  <si>
+    <t>泰国国际食品及酒店用品展览会 - Food &amp; Hotel Thailand</t>
+  </si>
+  <si>
+    <t>2026年08月19日-08月22日</t>
+  </si>
+  <si>
+    <t>549家</t>
+  </si>
+  <si>
+    <t>泰国国际老年护理与保健展览会 - InterCare Asia</t>
+  </si>
+  <si>
+    <t>2024年08月01日-08月03日</t>
+  </si>
+  <si>
+    <t>230家</t>
+  </si>
+  <si>
+    <t>泰国东盟美容展览会 - COSMOPROF CBE ASEAN</t>
+  </si>
+  <si>
+    <t>2026年06月24日-06月26日</t>
+  </si>
+  <si>
+    <t>泰国亚洲工业自动化及机器人展览会 - Maintenance &amp; Resilience Asia</t>
+  </si>
+  <si>
+    <t>2023年10月18日-10月20日</t>
+  </si>
+  <si>
+    <t>泰国国际实验室及生物技术展览会 - Thailand LAB International &amp; Bio Asia Pacific</t>
+  </si>
+  <si>
+    <t>109家</t>
+  </si>
+  <si>
+    <t>泰国国际饲料、粮食及米谷加工展览会 - VICTAM &amp; GRAPAS ASIA</t>
+  </si>
+  <si>
+    <t>2026年03月10日-03月12日</t>
+  </si>
+  <si>
+    <t>227家</t>
+  </si>
+  <si>
+    <t>泰国国际国防与安防展览会 - Defense &amp; Security Asian</t>
+  </si>
+  <si>
+    <t>军警防务</t>
+  </si>
+  <si>
+    <t>2025年11月10日-11月13日</t>
+  </si>
+  <si>
+    <t>480家</t>
+  </si>
+  <si>
+    <t>泰国亚洲冷链物流展览会 - Asia Cold Chain Show</t>
+  </si>
+  <si>
+    <t>冷链</t>
+  </si>
+  <si>
+    <t>泰国亚洲仓储物流展览会 - ASIA WAREHOUSING SHOW</t>
+  </si>
+  <si>
+    <t>2024年07月10日-07月12日</t>
+  </si>
+  <si>
+    <t>泰国国际未来能源展览会 - Future Energy Asia</t>
+  </si>
+  <si>
+    <t>2025年05月07日-05月09日</t>
+  </si>
+  <si>
+    <t>泰国国际非织造材料展览会 - ANTEXAsia</t>
+  </si>
+  <si>
+    <t>纺织工业</t>
+  </si>
+  <si>
+    <t>2025年10月29日-10月31日</t>
+  </si>
+  <si>
+    <t>泰国国际主题乐园、电玩与游戏游艺展览会 - TAAPE</t>
+  </si>
+  <si>
+    <t>140家</t>
+  </si>
+  <si>
+    <t>泰国国际工业机器人、自动化与装配技术展览会 - Assembly &amp; Automation &amp; Robomation Technology</t>
+  </si>
+  <si>
+    <t>420家</t>
+  </si>
+  <si>
+    <t>泰国国际电子元器件、材料及生产设备展览会 - NEPCON Thailand</t>
+  </si>
+  <si>
+    <t>电子工业</t>
+  </si>
+  <si>
+    <t>350家</t>
+  </si>
+  <si>
+    <t>泰国（东盟）五金及手动工具展览会 - Asean Tools Expo</t>
+  </si>
+  <si>
+    <t>五金 / 工具</t>
+  </si>
+  <si>
+    <t>2026年07月22日-07月24日</t>
+  </si>
+  <si>
+    <t>泰国国际汽车生产制造展览会 - Automotive Manufacturing</t>
+  </si>
+  <si>
+    <t>泰国国际模具展览会 - InterMold Thailand</t>
+  </si>
+  <si>
+    <t>机床 / 模具</t>
+  </si>
+  <si>
+    <t>2100家</t>
+  </si>
+  <si>
+    <t>泰国国际制造业博览会 - Manufacturing Expo</t>
+  </si>
+  <si>
+    <t>泰国国际塑料橡胶工业展览会 - InterPlas Thailand</t>
+  </si>
+  <si>
+    <t>泰国国际纺织服装工业展览会 - GFT</t>
+  </si>
+  <si>
+    <t>服装服饰</t>
+  </si>
+  <si>
+    <t>2026年07月01日-07月04日</t>
+  </si>
+  <si>
+    <t>360家</t>
+  </si>
+  <si>
+    <t xml:space="preserve">泰国国际物流装备与技术展览会 - TILOG-LOGISTIX </t>
+  </si>
+  <si>
+    <t>2026年08月19日-08月21日</t>
+  </si>
+  <si>
+    <t>160家</t>
+  </si>
+  <si>
+    <t>泰国国际加工包装展览会 - ProPak Asia</t>
+  </si>
+  <si>
+    <t>2026年06月10日-06月13日</t>
+  </si>
+  <si>
+    <t>554家</t>
+  </si>
+  <si>
+    <t>泰国国际农业机械展览会 - AGRITECHNICA ASIA</t>
+  </si>
+  <si>
+    <t>农业 / 农业机械</t>
+  </si>
+  <si>
+    <t>2026年05月20日-05月22日</t>
+  </si>
+  <si>
+    <t>泰国国际花卉园艺展览会 - Horti ASIA</t>
+  </si>
+  <si>
+    <t>2026年03月11日-03月13日</t>
+  </si>
+  <si>
+    <t>泰国国际食品展览会 - THAIFEX-Anuga Asia</t>
+  </si>
+  <si>
+    <t>2026年05月26日-05月30日</t>
+  </si>
+  <si>
+    <t>797家</t>
+  </si>
+  <si>
+    <t>泰国国际工业自动化和机器人展览会 - IAR</t>
+  </si>
+  <si>
+    <t>泰国国际工业分包及金属加工展览会 - INTERMACH &amp; MTA Asia</t>
+  </si>
+  <si>
+    <t>2027年05月12日-05月15日</t>
+  </si>
+  <si>
+    <t>泰国国际食品加工及包装展览会 - Food Pack Asia</t>
+  </si>
+  <si>
     <t>2026年02月04日-02月07日</t>
-  </si>
-[...583 lines deleted...]
-    <t>泰国国际食品加工及包装展览会 - Food Pack Asia</t>
   </si>
   <si>
     <t>460家</t>
   </si>
   <si>
     <t>泰国国际工业机器人、机床及金属加工展览会 - ROBOT X METALEX</t>
   </si>
   <si>
     <t>2500家</t>
   </si>
   <si>
     <t>泰国亚洲纸业及世界纸业展览会 - Tissue &amp; Paper Bangkok</t>
   </si>
   <si>
     <t>2025年06月11日-06月14日</t>
   </si>
   <si>
     <t>泰国国际橡胶及轮胎展览会 - GRTE</t>
   </si>
   <si>
     <t>214家</t>
   </si>
   <si>
     <t>泰国国际新能源汽车及电动车展览会 - Electric Vehicle Asia</t>
   </si>
@@ -1734,243 +1746,243 @@
       <c r="A17">
         <v>2360</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" t="s">
         <v>67</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>22</v>
       </c>
       <c r="F17" t="s">
         <v>68</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>1426</v>
+        <v>2162</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" t="s">
         <v>70</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F18" t="s">
         <v>71</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>2162</v>
+        <v>2161</v>
       </c>
       <c r="B19" t="s">
         <v>73</v>
       </c>
       <c r="C19" t="s">
         <v>74</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>22</v>
       </c>
       <c r="F19" t="s">
         <v>75</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>2161</v>
+        <v>2160</v>
       </c>
       <c r="B20" t="s">
+        <v>76</v>
+      </c>
+      <c r="C20" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>22</v>
       </c>
       <c r="F20" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>2160</v>
+        <v>2159</v>
       </c>
       <c r="B21" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>22</v>
       </c>
       <c r="F21" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>82</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>2159</v>
+        <v>2148</v>
       </c>
       <c r="B22" t="s">
+        <v>82</v>
+      </c>
+      <c r="C22" t="s">
         <v>83</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>85</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>14</v>
+        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>2148</v>
+        <v>2144</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" t="s">
         <v>87</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F23" t="s">
         <v>88</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>2144</v>
+        <v>2140</v>
       </c>
       <c r="B24" t="s">
         <v>90</v>
       </c>
       <c r="C24" t="s">
         <v>91</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F24" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>2140</v>
+        <v>2133</v>
       </c>
       <c r="B25" t="s">
+        <v>92</v>
+      </c>
+      <c r="C25" t="s">
+        <v>93</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>17</v>
+      </c>
+      <c r="F25" t="s">
         <v>94</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>14</v>
+        <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>2133</v>
+        <v>1426</v>
       </c>
       <c r="B26" t="s">
         <v>96</v>
       </c>
       <c r="C26" t="s">
         <v>97</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>98</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>1445</v>
       </c>
@@ -2017,195 +2029,195 @@
       <c r="H28" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>1967</v>
       </c>
       <c r="B29" t="s">
         <v>107</v>
       </c>
       <c r="C29" t="s">
         <v>105</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
         <v>56</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>1905</v>
       </c>
       <c r="B30" t="s">
         <v>108</v>
       </c>
       <c r="C30" t="s">
         <v>109</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
         <v>110</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>1903</v>
       </c>
       <c r="B31" t="s">
         <v>112</v>
       </c>
       <c r="C31" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>113</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>1901</v>
       </c>
       <c r="B32" t="s">
         <v>114</v>
       </c>
       <c r="C32" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>115</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>1907</v>
       </c>
       <c r="B33" t="s">
         <v>116</v>
       </c>
       <c r="C33" t="s">
         <v>117</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>118</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>1898</v>
       </c>
       <c r="B34" t="s">
         <v>119</v>
       </c>
       <c r="C34" t="s">
         <v>120</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>121</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>1888</v>
       </c>
       <c r="B35" t="s">
         <v>122</v>
       </c>
       <c r="C35" t="s">
         <v>123</v>
       </c>
       <c r="D35" t="s">
         <v>124</v>
       </c>
       <c r="E35" t="s">
         <v>125</v>
       </c>
       <c r="F35" t="s">
         <v>126</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>1880</v>
       </c>
       <c r="B36" t="s">
         <v>127</v>
       </c>
       <c r="C36" t="s">
         <v>109</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>22</v>
       </c>
       <c r="F36" t="s">
         <v>128</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
         <v>129</v>
       </c>
@@ -2220,51 +2232,51 @@
       <c r="C37" t="s">
         <v>131</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>17</v>
       </c>
       <c r="F37" t="s">
         <v>132</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>1878</v>
       </c>
       <c r="B38" t="s">
         <v>134</v>
       </c>
       <c r="C38" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>17</v>
       </c>
       <c r="F38" t="s">
         <v>135</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>1877</v>
       </c>
       <c r="B39" t="s">
         <v>136</v>
       </c>
       <c r="C39" t="s">
         <v>137</v>
       </c>
@@ -2364,51 +2376,51 @@
       <c r="C43" t="s">
         <v>137</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>17</v>
       </c>
       <c r="F43" t="s">
         <v>151</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>1828</v>
       </c>
       <c r="B44" t="s">
         <v>153</v>
       </c>
       <c r="C44" t="s">
-        <v>70</v>
+        <v>97</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>17</v>
       </c>
       <c r="F44" t="s">
         <v>102</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>1827</v>
       </c>
       <c r="B45" t="s">
         <v>154</v>
       </c>
       <c r="C45" t="s">
         <v>155</v>
       </c>
@@ -2425,75 +2437,75 @@
       <c r="H45" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>1826</v>
       </c>
       <c r="B46" t="s">
         <v>158</v>
       </c>
       <c r="C46" t="s">
         <v>159</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>17</v>
       </c>
       <c r="F46" t="s">
         <v>160</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>1825</v>
       </c>
       <c r="B47" t="s">
         <v>161</v>
       </c>
       <c r="C47" t="s">
         <v>144</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>1819</v>
       </c>
       <c r="B48" t="s">
         <v>162</v>
       </c>
       <c r="C48" t="s">
         <v>163</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>17</v>
       </c>
       <c r="F48" t="s">
         <v>164</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
         <v>165</v>
       </c>
@@ -2526,190 +2538,190 @@
       <c r="A50">
         <v>1746</v>
       </c>
       <c r="B50" t="s">
         <v>169</v>
       </c>
       <c r="C50" t="s">
         <v>170</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>17</v>
       </c>
       <c r="F50" t="s">
         <v>171</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>1333</v>
+        <v>1487</v>
       </c>
       <c r="B51" t="s">
         <v>173</v>
       </c>
       <c r="C51" t="s">
-        <v>70</v>
+        <v>174</v>
       </c>
       <c r="D51" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>125</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>1487</v>
+        <v>1486</v>
       </c>
       <c r="B52" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C52" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F52" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>1486</v>
+        <v>1484</v>
       </c>
       <c r="B53" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C53" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>1484</v>
+        <v>1483</v>
       </c>
       <c r="B54" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C54" t="s">
-        <v>185</v>
+        <v>52</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>17</v>
       </c>
       <c r="F54" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>1483</v>
+        <v>1482</v>
       </c>
       <c r="B55" t="s">
+        <v>187</v>
+      </c>
+      <c r="C55" t="s">
+        <v>120</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>17</v>
+      </c>
+      <c r="F55" t="s">
         <v>188</v>
-      </c>
-[...10 lines deleted...]
-        <v>186</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>1479</v>
       </c>
       <c r="B56" t="s">
         <v>190</v>
       </c>
       <c r="C56" t="s">
         <v>191</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
         <v>192</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>1478</v>
       </c>
       <c r="B57" t="s">
         <v>193</v>
       </c>
       <c r="C57" t="s">
         <v>194</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>22</v>
       </c>
       <c r="F57" t="s">
         <v>53</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
         <v>195</v>
       </c>
@@ -2757,1323 +2769,1323 @@
       <c r="F59" t="s">
         <v>135</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>1473</v>
       </c>
       <c r="B60" t="s">
         <v>199</v>
       </c>
       <c r="C60" t="s">
         <v>200</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>17</v>
       </c>
       <c r="F60" t="s">
-        <v>135</v>
+        <v>201</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>1472</v>
       </c>
       <c r="B61" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C61" t="s">
         <v>147</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>17</v>
       </c>
       <c r="F61" t="s">
         <v>135</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>1471</v>
       </c>
       <c r="B62" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C62" t="s">
         <v>147</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>22</v>
       </c>
       <c r="F62" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>1458</v>
       </c>
       <c r="B63" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C63" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>22</v>
       </c>
       <c r="F63" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>1457</v>
       </c>
       <c r="B64" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C64" t="s">
         <v>159</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>22</v>
       </c>
       <c r="F64" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>1456</v>
       </c>
       <c r="B65" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C65" t="s">
         <v>123</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>17</v>
       </c>
       <c r="F65" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>1455</v>
       </c>
       <c r="B66" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C66" t="s">
         <v>191</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
         <v>148</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>1454</v>
       </c>
       <c r="B67" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C67" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>1453</v>
       </c>
       <c r="B68" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C68" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>1452</v>
       </c>
       <c r="B69" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C69" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>17</v>
       </c>
       <c r="F69" t="s">
         <v>56</v>
       </c>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>1451</v>
       </c>
       <c r="B70" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C70" t="s">
         <v>105</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>17</v>
       </c>
       <c r="F70" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>1450</v>
       </c>
       <c r="B71" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C71" t="s">
         <v>55</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>17</v>
       </c>
       <c r="F71" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>1449</v>
       </c>
       <c r="B72" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C72" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>17</v>
       </c>
       <c r="F72" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G72"/>
       <c r="H72" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>1448</v>
       </c>
       <c r="B73" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C73" t="s">
         <v>163</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
         <v>13</v>
       </c>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>1447</v>
       </c>
       <c r="B74" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C74" t="s">
         <v>123</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>17</v>
       </c>
       <c r="F74" t="s">
         <v>102</v>
       </c>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>1446</v>
       </c>
       <c r="B75" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C75" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>17</v>
       </c>
       <c r="F75" t="s">
         <v>102</v>
       </c>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>175</v>
+        <v>238</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>2153</v>
       </c>
       <c r="B76" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C76" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76" t="s">
         <v>22</v>
       </c>
       <c r="F76" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>1444</v>
       </c>
       <c r="B77" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C77" t="s">
         <v>167</v>
       </c>
       <c r="D77" t="s">
         <v>11</v>
       </c>
       <c r="E77" t="s">
         <v>17</v>
       </c>
       <c r="F77" t="s">
         <v>102</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>1443</v>
       </c>
       <c r="B78" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C78" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>17</v>
       </c>
       <c r="F78" t="s">
         <v>102</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>1442</v>
       </c>
       <c r="B79" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C79" t="s">
-        <v>70</v>
+        <v>97</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>17</v>
       </c>
       <c r="F79" t="s">
         <v>102</v>
       </c>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>1441</v>
       </c>
       <c r="B80" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C80" t="s">
         <v>137</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>17</v>
       </c>
       <c r="F80" t="s">
         <v>102</v>
       </c>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>175</v>
+        <v>238</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>1440</v>
       </c>
       <c r="B81" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C81" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>17</v>
       </c>
       <c r="F81" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>1439</v>
       </c>
       <c r="B82" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C82" t="s">
         <v>105</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>17</v>
       </c>
       <c r="F82" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>1438</v>
       </c>
       <c r="B83" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C83" t="s">
         <v>120</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>17</v>
       </c>
       <c r="F83" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>1437</v>
       </c>
       <c r="B84" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C84" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>17</v>
       </c>
       <c r="F84" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G84"/>
       <c r="H84" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>1436</v>
       </c>
       <c r="B85" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C85" t="s">
         <v>21</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>17</v>
       </c>
       <c r="F85" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="G85"/>
       <c r="H85" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>1435</v>
       </c>
       <c r="B86" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C86" t="s">
         <v>147</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>1433</v>
       </c>
       <c r="B87" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C87" t="s">
         <v>123</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87" t="s">
         <v>17</v>
       </c>
       <c r="F87" t="s">
         <v>138</v>
       </c>
       <c r="G87"/>
       <c r="H87" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>1430</v>
       </c>
       <c r="B88" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C88" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>17</v>
       </c>
       <c r="F88" t="s">
-        <v>138</v>
+        <v>268</v>
       </c>
       <c r="G88"/>
       <c r="H88" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>1429</v>
       </c>
       <c r="B89" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C89" t="s">
         <v>120</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" t="s">
         <v>17</v>
       </c>
       <c r="F89" t="s">
-        <v>71</v>
+        <v>270</v>
       </c>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>1428</v>
       </c>
       <c r="B90" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="C90" t="s">
         <v>123</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>17</v>
       </c>
       <c r="F90" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>1425</v>
       </c>
       <c r="B91" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C91" t="s">
         <v>131</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>17</v>
       </c>
       <c r="F91" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>1427</v>
       </c>
       <c r="B92" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C92" t="s">
         <v>137</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>17</v>
       </c>
       <c r="F92" t="s">
         <v>142</v>
       </c>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>1424</v>
       </c>
       <c r="B93" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="C93" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>22</v>
       </c>
       <c r="F93" t="s">
         <v>56</v>
       </c>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>1423</v>
       </c>
       <c r="B94" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C94" t="s">
         <v>55</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94" t="s">
         <v>22</v>
       </c>
       <c r="F94" t="s">
         <v>56</v>
       </c>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>1422</v>
       </c>
       <c r="B95" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="C95" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95" t="s">
         <v>22</v>
       </c>
       <c r="F95" t="s">
         <v>56</v>
       </c>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>1421</v>
       </c>
       <c r="B96" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="C96" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96" t="s">
         <v>22</v>
       </c>
       <c r="F96" t="s">
         <v>56</v>
       </c>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>1420</v>
       </c>
       <c r="B97" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="C97" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97" t="s">
         <v>22</v>
       </c>
       <c r="F97" t="s">
         <v>56</v>
       </c>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>1332</v>
       </c>
       <c r="B98" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="C98" t="s">
         <v>55</v>
       </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98" t="s">
         <v>17</v>
       </c>
       <c r="F98" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>1329</v>
       </c>
       <c r="B99" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C99" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D99" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="E99" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="F99" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>1327</v>
       </c>
       <c r="B100" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="C100" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="D100" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="E100" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="F100" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>1324</v>
       </c>
       <c r="B101" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="C101" t="s">
         <v>120</v>
       </c>
       <c r="D101" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="E101" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="F101" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>1321</v>
       </c>
       <c r="B102" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="C102" t="s">
         <v>37</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>17</v>
       </c>
       <c r="F102" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>1316</v>
       </c>
       <c r="B103" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C103" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103" t="s">
         <v>17</v>
       </c>
       <c r="F103" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>837</v>
       </c>
       <c r="B104" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="C104" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104" t="s">
         <v>22</v>
       </c>
       <c r="F104" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>1475</v>
       </c>
       <c r="B105" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="C105" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105" t="s">
         <v>22</v>
       </c>
       <c r="F105" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>824</v>
       </c>
       <c r="B106" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="C106" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106" t="s">
         <v>17</v>
       </c>
       <c r="F106" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="G106"/>
       <c r="H106" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>63</v>
       </c>
       <c r="B107" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="C107" t="s">
         <v>21</v>
       </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
       <c r="E107" t="s">
         <v>17</v>
       </c>
       <c r="F107" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>1470</v>
       </c>
       <c r="B108" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C108" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>830</v>
       </c>
       <c r="B109" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="C109" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>825</v>
       </c>
       <c r="B110" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="C110" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="D110" t="s">
         <v>11</v>
       </c>
       <c r="E110" t="s">
         <v>17</v>
       </c>
       <c r="F110" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="G110"/>
       <c r="H110" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>783</v>
       </c>
       <c r="B111" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="C111" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
       <c r="E111" t="s">
         <v>22</v>
       </c>
       <c r="F111" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>1897</v>
       </c>
       <c r="B112" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C112" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="D112" t="s">
         <v>11</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="G112"/>
       <c r="H112" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>716</v>
       </c>
       <c r="B113" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C113" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D113" t="s">
         <v>11</v>
       </c>
       <c r="E113" t="s">
         <v>17</v>
       </c>
       <c r="F113" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G113"/>
       <c r="H113" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 