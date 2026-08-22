--- v1 (2026-07-06)
+++ v2 (2026-08-22)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="328">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-07-06 09:38:45</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="326">
+  <si>
+    <t>展会清单 导出时间：2026-08-22 08:05:31</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -227,51 +227,51 @@
   <si>
     <t>酒店用品</t>
   </si>
   <si>
     <t>2025年08月20日-08月23日</t>
   </si>
   <si>
     <t>300家</t>
   </si>
   <si>
     <t>东南亚婴童及玩具展览会 - Kind+Jugend ASEAN</t>
   </si>
   <si>
     <t>婴童用品</t>
   </si>
   <si>
     <t>2026年06月11日-06月13日</t>
   </si>
   <si>
     <t>泰国宠物及宠物用品博览会 - Pet Expo Thailand</t>
   </si>
   <si>
     <t>宠物用品</t>
   </si>
   <si>
-    <t>2025年07月31日-08月03日</t>
+    <t>2026年04月30日-05月03日</t>
   </si>
   <si>
     <t>188家</t>
   </si>
   <si>
     <t>泰国国际高尔夫用品展览会 - Thailand Golf Expo</t>
   </si>
   <si>
     <t>高尔夫</t>
   </si>
   <si>
     <t>2026年05月21日-05月24日</t>
   </si>
   <si>
     <t>泰国国际户外用品展览会 - OUTDOOR FEST</t>
   </si>
   <si>
     <t>体育运动 / 户外</t>
   </si>
   <si>
     <t>250家</t>
   </si>
   <si>
     <t>泰国教育科技展览会 - EdTex</t>
   </si>
@@ -353,57 +353,57 @@
   <si>
     <t>物流仓储</t>
   </si>
   <si>
     <t>390家</t>
   </si>
   <si>
     <t>泰国国际物流自动化展览会 - Logistics Automation Expo</t>
   </si>
   <si>
     <t>泰国国际建筑及工程机械展览会 - BCT Expo</t>
   </si>
   <si>
     <t>工程机械</t>
   </si>
   <si>
     <t>2025年09月03日-09月05日</t>
   </si>
   <si>
     <t>120家</t>
   </si>
   <si>
     <t>泰国国际宠物狗展览会 - Thailand International Dog Show</t>
   </si>
   <si>
-    <t>2025年06月26日-06月29日</t>
+    <t>2026年06月25日-06月28日</t>
   </si>
   <si>
     <t>泰国国际宠物用品展览会 - SmartHeart presents Pet Variety</t>
   </si>
   <si>
-    <t>2025年03月06日-03月09日</t>
+    <t>2026年10月08日-10月11日</t>
   </si>
   <si>
     <t>泰国国际广告标识展览会 - Bangkok Ad &amp; Sign Expo</t>
   </si>
   <si>
     <t>广告 / 标识</t>
   </si>
   <si>
     <t>2025年11月06日-11月09日</t>
   </si>
   <si>
     <t>泰国国际烘焙和糖果展览会 - Bakery &amp; Sweets Festival</t>
   </si>
   <si>
     <t>食品加工</t>
   </si>
   <si>
     <t>2025年12月06日-12月09日</t>
   </si>
   <si>
     <t>泰国国际工业机器人、自动化及智能维护展览会 - MIRA &amp; SUBCON EEC</t>
   </si>
   <si>
     <t>机器人</t>
   </si>
@@ -788,149 +788,143 @@
   <si>
     <t>2026年07月01日-07月04日</t>
   </si>
   <si>
     <t>360家</t>
   </si>
   <si>
     <t xml:space="preserve">泰国国际物流装备与技术展览会 - TILOG-LOGISTIX </t>
   </si>
   <si>
     <t>2026年08月19日-08月21日</t>
   </si>
   <si>
     <t>160家</t>
   </si>
   <si>
     <t>泰国国际加工包装展览会 - ProPak Asia</t>
   </si>
   <si>
     <t>2026年06月10日-06月13日</t>
   </si>
   <si>
     <t>554家</t>
   </si>
   <si>
-    <t>泰国国际农业机械展览会 - AGRITECHNICA ASIA</t>
+    <t>泰国国际花卉园艺展览会 - Horti ASIA</t>
+  </si>
+  <si>
+    <t>2026年03月11日-03月13日</t>
+  </si>
+  <si>
+    <t>泰国国际食品展览会 - THAIFEX-Anuga Asia</t>
+  </si>
+  <si>
+    <t>2026年05月26日-05月30日</t>
+  </si>
+  <si>
+    <t>797家</t>
+  </si>
+  <si>
+    <t>泰国国际工业自动化和机器人展览会 - IAR</t>
+  </si>
+  <si>
+    <t>泰国国际工业分包及金属加工展览会 - INTERMACH &amp; MTA Asia</t>
+  </si>
+  <si>
+    <t>2027年05月12日-05月15日</t>
+  </si>
+  <si>
+    <t>泰国国际食品加工及包装展览会 - Food Pack Asia</t>
+  </si>
+  <si>
+    <t>2026年02月04日-02月07日</t>
+  </si>
+  <si>
+    <t>460家</t>
+  </si>
+  <si>
+    <t>泰国国际工业机器人、机床及金属加工展览会 - ROBOT X METALEX</t>
+  </si>
+  <si>
+    <t>2500家</t>
+  </si>
+  <si>
+    <t>泰国亚洲纸业及世界纸业展览会 - Tissue &amp; Paper Bangkok</t>
+  </si>
+  <si>
+    <t>2025年06月11日-06月14日</t>
+  </si>
+  <si>
+    <t>泰国国际橡胶及轮胎展览会 - GRTE</t>
+  </si>
+  <si>
+    <t>214家</t>
+  </si>
+  <si>
+    <t>泰国国际新能源汽车及电动车展览会 - Electric Vehicle Asia</t>
+  </si>
+  <si>
+    <t>电动车 / 自行车</t>
+  </si>
+  <si>
+    <t>425家</t>
+  </si>
+  <si>
+    <t>泰国国际可再生能源展览会 - Renewable Energy Asia</t>
+  </si>
+  <si>
+    <t>泰国国际环保展览会 - Entech Pollutec Asia</t>
+  </si>
+  <si>
+    <t>环保 / 节能</t>
+  </si>
+  <si>
+    <t>泰国国际泵阀、管道和配件展览会 - Pumps &amp; Valves Asia</t>
+  </si>
+  <si>
+    <t>水处理 / 泵阀</t>
+  </si>
+  <si>
+    <t>245家</t>
+  </si>
+  <si>
+    <t>泰国国际水处理技术设备展览会 - ThaiWater</t>
+  </si>
+  <si>
+    <t>泰国国际电力工业及新能源展览会 - Powerex &amp; Electric Asia</t>
+  </si>
+  <si>
+    <t>2025年11月12日-11月14日</t>
+  </si>
+  <si>
+    <t>泰国孔敬国际农业机械展览会 - The Agri Expo Thailand</t>
   </si>
   <si>
     <t>农业 / 农业机械</t>
   </si>
   <si>
-    <t>2026年05月20日-05月22日</t>
-[...91 lines deleted...]
-  <si>
     <t>亚洲-泰国-孔敬</t>
   </si>
   <si>
     <t>泰国孔敬国际会展中心</t>
   </si>
   <si>
     <t>2026年09月10日-09月11日</t>
   </si>
   <si>
     <t>104家</t>
   </si>
   <si>
     <t>泰国国际棕榈油工业设备展览会 - PALMEX Thailand</t>
   </si>
   <si>
     <t>棕榈油</t>
   </si>
   <si>
     <t>亚洲-泰国-素叻他尼</t>
   </si>
   <si>
     <t>泰国素叻他尼合艾会展中心</t>
   </si>
   <si>
     <t>2026年07月06日-07月07日</t>
@@ -959,87 +953,87 @@
   <si>
     <t>安防 / 消防</t>
   </si>
   <si>
     <t>170家</t>
   </si>
   <si>
     <t>泰国国际专业视听集成设备与技术展览会 - InfoComm Southeast Asia</t>
   </si>
   <si>
     <t>舞台灯光 / 音响乐器</t>
   </si>
   <si>
     <t>2026年07月15日-07月17日</t>
   </si>
   <si>
     <t>泰国曼谷照明展览会 - THLF</t>
   </si>
   <si>
     <t>照明 / LED</t>
   </si>
   <si>
     <t>2025年02月20日-02月22日</t>
   </si>
   <si>
-    <t>亚洲水果蔬菜、花卉园艺及生产加工技术展览会 - HortEx</t>
-[...1 lines deleted...]
-  <si>
     <t>泰国国际LED照明展览会 - LED Expo Thailand + Light ASEAN</t>
   </si>
   <si>
     <t>泰国国际肉类加工设备与技术展览会 - Meat Pro Asia</t>
   </si>
   <si>
     <t>肉类加工</t>
   </si>
   <si>
     <t>泰国建筑博览会 - THBF</t>
   </si>
   <si>
     <t>建筑</t>
   </si>
   <si>
     <t>2024年10月30日-11月01日</t>
   </si>
   <si>
     <t>泰国曼谷国际潜水博览会 - Thailand Dive Expo</t>
   </si>
   <si>
     <t>水上运动 / 潜水</t>
   </si>
   <si>
     <t>泰国电子、信息及通信博览会 - DigiTech ASEAN Thailand</t>
   </si>
   <si>
     <t>通讯通信</t>
   </si>
   <si>
     <t>2025年11月19日-11月21日</t>
   </si>
   <si>
     <t>东南亚（曼谷）宠物用品展 - Pet Fair SE ASIA</t>
+  </si>
+  <si>
+    <t>2026年10月28日-10月30日</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1345,51 +1339,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H113"/>
+  <dimension ref="A1:H111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -3330,765 +3324,717 @@
       <c r="A83">
         <v>1438</v>
       </c>
       <c r="B83" t="s">
         <v>255</v>
       </c>
       <c r="C83" t="s">
         <v>120</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>17</v>
       </c>
       <c r="F83" t="s">
         <v>256</v>
       </c>
       <c r="G83"/>
       <c r="H83" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>1437</v>
+        <v>1436</v>
       </c>
       <c r="B84" t="s">
         <v>258</v>
       </c>
       <c r="C84" t="s">
+        <v>21</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>17</v>
+      </c>
+      <c r="F84" t="s">
         <v>259</v>
-      </c>
-[...7 lines deleted...]
-        <v>260</v>
       </c>
       <c r="G84"/>
       <c r="H84" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>1436</v>
+        <v>1435</v>
       </c>
       <c r="B85" t="s">
+        <v>260</v>
+      </c>
+      <c r="C85" t="s">
+        <v>147</v>
+      </c>
+      <c r="D85" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>65</v>
+        <v>262</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>1435</v>
+        <v>1433</v>
       </c>
       <c r="B86" t="s">
         <v>263</v>
       </c>
       <c r="C86" t="s">
-        <v>147</v>
+        <v>123</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F86" t="s">
-        <v>264</v>
+        <v>138</v>
       </c>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>265</v>
+        <v>139</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>1433</v>
+        <v>1430</v>
       </c>
       <c r="B87" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="C87" t="s">
-        <v>123</v>
+        <v>87</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87" t="s">
         <v>17</v>
       </c>
       <c r="F87" t="s">
-        <v>138</v>
+        <v>265</v>
       </c>
       <c r="G87"/>
       <c r="H87" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>1430</v>
+        <v>1429</v>
       </c>
       <c r="B88" t="s">
+        <v>266</v>
+      </c>
+      <c r="C88" t="s">
+        <v>120</v>
+      </c>
+      <c r="D88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" t="s">
+        <v>17</v>
+      </c>
+      <c r="F88" t="s">
         <v>267</v>
-      </c>
-[...10 lines deleted...]
-        <v>268</v>
       </c>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>139</v>
+        <v>268</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>1429</v>
+        <v>1428</v>
       </c>
       <c r="B89" t="s">
         <v>269</v>
       </c>
       <c r="C89" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" t="s">
         <v>17</v>
       </c>
       <c r="F89" t="s">
-        <v>270</v>
+        <v>88</v>
       </c>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>1428</v>
+        <v>1425</v>
       </c>
       <c r="B90" t="s">
+        <v>271</v>
+      </c>
+      <c r="C90" t="s">
+        <v>131</v>
+      </c>
+      <c r="D90" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" t="s">
+        <v>17</v>
+      </c>
+      <c r="F90" t="s">
         <v>272</v>
-      </c>
-[...10 lines deleted...]
-        <v>88</v>
       </c>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>273</v>
+        <v>95</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="B91" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C91" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>17</v>
       </c>
       <c r="F91" t="s">
-        <v>275</v>
+        <v>142</v>
       </c>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>95</v>
+        <v>274</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>1427</v>
+        <v>1424</v>
       </c>
       <c r="B92" t="s">
+        <v>275</v>
+      </c>
+      <c r="C92" t="s">
         <v>276</v>
       </c>
-      <c r="C92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F92" t="s">
-        <v>142</v>
+        <v>56</v>
       </c>
       <c r="G92"/>
       <c r="H92" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>1424</v>
+        <v>1423</v>
       </c>
       <c r="B93" t="s">
         <v>278</v>
       </c>
       <c r="C93" t="s">
-        <v>279</v>
+        <v>55</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>22</v>
       </c>
       <c r="F93" t="s">
         <v>56</v>
       </c>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>1423</v>
+        <v>1422</v>
       </c>
       <c r="B94" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="C94" t="s">
-        <v>55</v>
+        <v>280</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94" t="s">
         <v>22</v>
       </c>
       <c r="F94" t="s">
         <v>56</v>
       </c>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>1422</v>
+        <v>1421</v>
       </c>
       <c r="B95" t="s">
+        <v>281</v>
+      </c>
+      <c r="C95" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95" t="s">
         <v>22</v>
       </c>
       <c r="F95" t="s">
         <v>56</v>
       </c>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>1421</v>
+        <v>1420</v>
       </c>
       <c r="B96" t="s">
         <v>284</v>
       </c>
       <c r="C96" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96" t="s">
         <v>22</v>
       </c>
       <c r="F96" t="s">
         <v>56</v>
       </c>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>1420</v>
+        <v>1332</v>
       </c>
       <c r="B97" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C97" t="s">
-        <v>285</v>
+        <v>55</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F97" t="s">
-        <v>56</v>
+        <v>286</v>
       </c>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>286</v>
+        <v>95</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>1332</v>
+        <v>1329</v>
       </c>
       <c r="B98" t="s">
+        <v>287</v>
+      </c>
+      <c r="C98" t="s">
         <v>288</v>
       </c>
-      <c r="C98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D98" t="s">
-        <v>11</v>
+        <v>289</v>
       </c>
       <c r="E98" t="s">
-        <v>17</v>
+        <v>290</v>
       </c>
       <c r="F98" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>95</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>1329</v>
+        <v>1327</v>
       </c>
       <c r="B99" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="C99" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="D99" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="E99" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="F99" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>294</v>
+        <v>95</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>1327</v>
+        <v>1324</v>
       </c>
       <c r="B100" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="C100" t="s">
-        <v>296</v>
+        <v>120</v>
       </c>
       <c r="D100" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="E100" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="F100" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>95</v>
+        <v>292</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>1324</v>
+        <v>1321</v>
       </c>
       <c r="B101" t="s">
+        <v>299</v>
+      </c>
+      <c r="C101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>17</v>
+      </c>
+      <c r="F101" t="s">
         <v>300</v>
-      </c>
-[...10 lines deleted...]
-        <v>293</v>
       </c>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>294</v>
+        <v>254</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>1321</v>
+        <v>1316</v>
       </c>
       <c r="B102" t="s">
         <v>301</v>
       </c>
       <c r="C102" t="s">
-        <v>37</v>
+        <v>302</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>17</v>
       </c>
       <c r="F102" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>254</v>
+        <v>303</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>1316</v>
+        <v>837</v>
       </c>
       <c r="B103" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C103" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F103" t="s">
-        <v>302</v>
+        <v>81</v>
       </c>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>837</v>
+        <v>1475</v>
       </c>
       <c r="B104" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C104" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104" t="s">
         <v>22</v>
       </c>
       <c r="F104" t="s">
-        <v>81</v>
+        <v>309</v>
       </c>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>1475</v>
+        <v>824</v>
       </c>
       <c r="B105" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C105" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F105" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>308</v>
+        <v>65</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>824</v>
+        <v>1470</v>
       </c>
       <c r="B106" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C106" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>314</v>
+        <v>84</v>
       </c>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>63</v>
+        <v>830</v>
       </c>
       <c r="B107" t="s">
+        <v>314</v>
+      </c>
+      <c r="C107" t="s">
         <v>315</v>
       </c>
-      <c r="C107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
       <c r="E107" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>260</v>
+        <v>175</v>
       </c>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>1470</v>
+        <v>825</v>
       </c>
       <c r="B108" t="s">
         <v>316</v>
       </c>
       <c r="C108" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F108" t="s">
-        <v>84</v>
+        <v>318</v>
       </c>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>830</v>
+        <v>783</v>
       </c>
       <c r="B109" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C109" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="F109" t="s">
-        <v>175</v>
+        <v>75</v>
       </c>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>95</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>825</v>
+        <v>1897</v>
       </c>
       <c r="B110" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C110" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="D110" t="s">
         <v>11</v>
       </c>
       <c r="E110" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>783</v>
+        <v>716</v>
       </c>
       <c r="B111" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C111" t="s">
-        <v>323</v>
+        <v>70</v>
       </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
       <c r="E111" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F111" t="s">
-        <v>75</v>
+        <v>325</v>
       </c>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>308</v>
-[...46 lines deleted...]
-      <c r="H113" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>