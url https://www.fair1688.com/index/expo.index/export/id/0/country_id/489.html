--- v2 (2026-08-22)
+++ v3 (2026-10-06)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="326">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-08-22 08:05:31</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="327">
+  <si>
+    <t>展会清单 导出时间：2026-10-07 04:59:22</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -320,51 +320,51 @@
   <si>
     <t>2026年01月28日-01月29日</t>
   </si>
   <si>
     <t>100家</t>
   </si>
   <si>
     <t>泰国国际工业博览会 - Tailand Industrial Fair</t>
   </si>
   <si>
     <t>工业 / 制造业</t>
   </si>
   <si>
     <t>2027年03月10日-03月13日</t>
   </si>
   <si>
     <t>1000家</t>
   </si>
   <si>
     <t>泰国国际表面处理及涂料展览会 - Surface &amp; Coatings</t>
   </si>
   <si>
     <t>涂装 / 涂料</t>
   </si>
   <si>
-    <t>2026年06月17日-06月20日</t>
+    <t>2027年06月16日-06月19日</t>
   </si>
   <si>
     <t>130家</t>
   </si>
   <si>
     <t>泰国曼谷物流展览会 - LogiMAT</t>
   </si>
   <si>
     <t>物流仓储</t>
   </si>
   <si>
     <t>390家</t>
   </si>
   <si>
     <t>泰国国际物流自动化展览会 - Logistics Automation Expo</t>
   </si>
   <si>
     <t>泰国国际建筑及工程机械展览会 - BCT Expo</t>
   </si>
   <si>
     <t>工程机械</t>
   </si>
   <si>
     <t>2025年09月03日-09月05日</t>
   </si>
@@ -990,50 +990,53 @@
     <t>建筑</t>
   </si>
   <si>
     <t>2024年10月30日-11月01日</t>
   </si>
   <si>
     <t>泰国曼谷国际潜水博览会 - Thailand Dive Expo</t>
   </si>
   <si>
     <t>水上运动 / 潜水</t>
   </si>
   <si>
     <t>泰国电子、信息及通信博览会 - DigiTech ASEAN Thailand</t>
   </si>
   <si>
     <t>通讯通信</t>
   </si>
   <si>
     <t>2025年11月19日-11月21日</t>
   </si>
   <si>
     <t>东南亚（曼谷）宠物用品展 - Pet Fair SE ASIA</t>
   </si>
   <si>
     <t>2026年10月28日-10月30日</t>
+  </si>
+  <si>
+    <t>447家</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3991,51 +3994,51 @@
       <c r="H110" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>716</v>
       </c>
       <c r="B111" t="s">
         <v>324</v>
       </c>
       <c r="C111" t="s">
         <v>70</v>
       </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
       <c r="E111" t="s">
         <v>17</v>
       </c>
       <c r="F111" t="s">
         <v>325</v>
       </c>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>65</v>
+        <v>326</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>