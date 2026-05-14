--- v0 (2026-05-14)
+++ v1 (2026-05-14)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
   <si>
-    <t>展会清单 导出时间：2026-05-15 02:20:59</t>
+    <t>展会清单 导出时间：2026-05-15 02:34:15</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>