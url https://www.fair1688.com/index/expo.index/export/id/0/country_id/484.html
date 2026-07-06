--- v1 (2026-05-14)
+++ v2 (2026-07-06)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-05-15 02:34:15</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
+  <si>
+    <t>展会清单 导出时间：2026-07-06 10:51:50</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -95,474 +95,468 @@
   <si>
     <t>马来西亚吉隆坡会议中心</t>
   </si>
   <si>
     <t>2026年08月05日-08月07日</t>
   </si>
   <si>
     <t>200家</t>
   </si>
   <si>
     <t>马来西亚国际农业科技展览会 - Agri Malaysia</t>
   </si>
   <si>
     <t>农业 / 农业机械</t>
   </si>
   <si>
     <t>450家</t>
   </si>
   <si>
     <t>马来西亚电线电缆展览会 - Wire &amp; Cable Show Malaysia</t>
   </si>
   <si>
     <t>电线 / 电缆</t>
   </si>
   <si>
+    <t>2027年08月19日-08月21日</t>
+  </si>
+  <si>
+    <t>150家</t>
+  </si>
+  <si>
+    <t>马来西亚半导体技术展览会 - SMAX</t>
+  </si>
+  <si>
+    <t>半导体</t>
+  </si>
+  <si>
+    <t>亚洲-马来西亚-槟城</t>
+  </si>
+  <si>
+    <t>马来西亚槟城国际会展中心</t>
+  </si>
+  <si>
+    <t>2026年07月22日-07月24日</t>
+  </si>
+  <si>
+    <t>100家</t>
+  </si>
+  <si>
+    <t>马来西亚聚氨酯及胶粘展览会 - Asian Polyurethane&amp;Adhesive Expo</t>
+  </si>
+  <si>
+    <t>胶粘密封剂</t>
+  </si>
+  <si>
+    <t>2026年03月30日-03月31日</t>
+  </si>
+  <si>
+    <t>110家</t>
+  </si>
+  <si>
+    <t>马来西亚吉隆坡离岸石油天然气展 - OTC ASIA (亚洲离岸石油展)</t>
+  </si>
+  <si>
+    <t>石油天然气</t>
+  </si>
+  <si>
+    <t>2026年03月31日-04月02日</t>
+  </si>
+  <si>
+    <t>341家</t>
+  </si>
+  <si>
+    <t>马来西亚吉隆坡未来印刷、包装、标签与广告科技展 - Print Technology</t>
+  </si>
+  <si>
+    <t>包装</t>
+  </si>
+  <si>
+    <t>2025年08月13日-08月16日</t>
+  </si>
+  <si>
+    <t>400家</t>
+  </si>
+  <si>
+    <t>马来西亚吉隆坡国际品牌消费品展览会 - MIBS</t>
+  </si>
+  <si>
+    <t>贸易 / 投资综合</t>
+  </si>
+  <si>
+    <t>2025年12月04日-12月06日</t>
+  </si>
+  <si>
+    <t>马来西亚吉隆坡绿色环保科技展览会 - IGEM</t>
+  </si>
+  <si>
+    <t>环保 / 节能</t>
+  </si>
+  <si>
+    <t>2025年10月15日-10月17日</t>
+  </si>
+  <si>
+    <t>471家</t>
+  </si>
+  <si>
+    <t>马来西亚吉隆坡亚洲教育装备展览会- Bett Asia</t>
+  </si>
+  <si>
+    <t>教育 / 幼教</t>
+  </si>
+  <si>
+    <t>马来西亚吉隆坡文华东方酒店</t>
+  </si>
+  <si>
+    <t>2026年09月30日-10月01日</t>
+  </si>
+  <si>
+    <t>308家</t>
+  </si>
+  <si>
+    <t>马来西亚吉隆坡国际机械设备展览会 - MIMF</t>
+  </si>
+  <si>
+    <t>食品加工</t>
+  </si>
+  <si>
+    <t>2025年07月10日-07月12日</t>
+  </si>
+  <si>
+    <t>578家</t>
+  </si>
+  <si>
+    <t>马来西亚古晋亚洲国际基建发展展览会暨会议 - ASIA INFRASTRUCTURE</t>
+  </si>
+  <si>
+    <t>工程机械</t>
+  </si>
+  <si>
+    <t>亚洲-马来西亚-古晋</t>
+  </si>
+  <si>
+    <t>马来西亚古晋婆罗洲会议中心</t>
+  </si>
+  <si>
+    <t>2023年09月19日-09月21日</t>
+  </si>
+  <si>
+    <t>500家</t>
+  </si>
+  <si>
+    <t>马来西亚吉隆坡国际发明、创新及科技展览会 - ITEX</t>
+  </si>
+  <si>
+    <t>通讯通信</t>
+  </si>
+  <si>
+    <t>2026年05月18日-05月20日</t>
+  </si>
+  <si>
+    <t>马来西亚吉隆坡国际科技博览会 - MALAYSIA INTERNATIONAL TECHNOLOGY EXPO(MTE)</t>
+  </si>
+  <si>
+    <t>马来西亚吉隆坡太子世界贸易中心</t>
+  </si>
+  <si>
+    <t>2026年04月09日-04月11日</t>
+  </si>
+  <si>
+    <t>504家</t>
+  </si>
+  <si>
+    <t>马来西亚吉隆坡建筑建材展览会 - MBAM OneBuild</t>
+  </si>
+  <si>
+    <t>建材</t>
+  </si>
+  <si>
+    <t xml:space="preserve">马来西亚汽车配件展览会 - MIAPEX </t>
+  </si>
+  <si>
+    <t>汽车 / 汽配</t>
+  </si>
+  <si>
+    <t>2025年10月24日-10月26日</t>
+  </si>
+  <si>
+    <t>225家</t>
+  </si>
+  <si>
+    <t>马来西亚吉隆坡泵阀展览会 - ATPS</t>
+  </si>
+  <si>
+    <t>水处理 / 泵阀</t>
+  </si>
+  <si>
+    <t>2026年05月19日-05月21日</t>
+  </si>
+  <si>
+    <t>105家</t>
+  </si>
+  <si>
+    <t>马来西亚印刷及广告标识展览会 - KAIZER</t>
+  </si>
+  <si>
+    <t>印刷</t>
+  </si>
+  <si>
+    <t>326家</t>
+  </si>
+  <si>
+    <t>马来西亚国际工业自动化展览会 - AUTOMEX</t>
+  </si>
+  <si>
+    <t>自动化 / 仪表</t>
+  </si>
+  <si>
+    <t>2026年05月20日-05月23日</t>
+  </si>
+  <si>
+    <t>马来西亚国际半导体展览会 - SEMICON SOUTHEAST ASIA</t>
+  </si>
+  <si>
+    <t>2026年05月05日-05月07日</t>
+  </si>
+  <si>
+    <t>260家</t>
+  </si>
+  <si>
+    <t>马来西亚槟城国际家居装饰展览会 - HOMEDEC Penang</t>
+  </si>
+  <si>
+    <t>装潢装饰</t>
+  </si>
+  <si>
+    <t>2025年10月03日-10月05日</t>
+  </si>
+  <si>
+    <t>415家</t>
+  </si>
+  <si>
+    <t>马来西亚国际塑橡胶工业展览会 - M'SIA-PLAS</t>
+  </si>
+  <si>
+    <t>橡胶 / 塑料</t>
+  </si>
+  <si>
+    <t>680家</t>
+  </si>
+  <si>
+    <t>马来西亚国际宠物用品展览会 - Pet World Malaysia</t>
+  </si>
+  <si>
+    <t>宠物用品</t>
+  </si>
+  <si>
+    <t>2023年06月23日-06月25日</t>
+  </si>
+  <si>
+    <t>马来西亚国际机电工程展览会 - ASEAN M&amp;E Show</t>
+  </si>
+  <si>
+    <t>工业 / 制造业</t>
+  </si>
+  <si>
+    <t>2026年06月03日-06月05日</t>
+  </si>
+  <si>
+    <t>339家</t>
+  </si>
+  <si>
+    <t>马来西亚制冷、空调、通风及空气处理设备展览会 - MARVEX</t>
+  </si>
+  <si>
+    <t>暖通制冷</t>
+  </si>
+  <si>
+    <t>2026年09月22日-09月25日</t>
+  </si>
+  <si>
+    <t>马来西亚国际实验仪器、分析检测设备及实验室技术展览会 - LAB ASIA</t>
+  </si>
+  <si>
+    <t>实验仪器</t>
+  </si>
+  <si>
+    <t>2025年07月14日-07月16日</t>
+  </si>
+  <si>
+    <t>1000家</t>
+  </si>
+  <si>
+    <t>马来西亚国际出口家具展览会 - Export Furniture Exhibition</t>
+  </si>
+  <si>
+    <t>家具</t>
+  </si>
+  <si>
+    <t>2026年03月03日-03月06日</t>
+  </si>
+  <si>
+    <t>马来西亚国际咖啡茶饮展览会 - ICBS</t>
+  </si>
+  <si>
+    <t>茶 / 咖啡</t>
+  </si>
+  <si>
+    <t>2026年05月07日-05月09日</t>
+  </si>
+  <si>
+    <t>300家</t>
+  </si>
+  <si>
+    <t>马来西亚国际家居装饰展览会 - HOMEDEC</t>
+  </si>
+  <si>
+    <t>2025年11月06日-11月09日</t>
+  </si>
+  <si>
+    <t>马来西亚国际轨道交通展览会 - Rail Solutions Asia</t>
+  </si>
+  <si>
+    <t>交通 / 铁路轨道</t>
+  </si>
+  <si>
+    <t>2025年12月03日-12月05日</t>
+  </si>
+  <si>
+    <t>160家</t>
+  </si>
+  <si>
+    <t>马来西亚国际潜水博览会 - MIDE</t>
+  </si>
+  <si>
+    <t>水上运动 / 潜水</t>
+  </si>
+  <si>
+    <t>2025年06月13日-06月15日</t>
+  </si>
+  <si>
+    <t>230家</t>
+  </si>
+  <si>
+    <t>马来西亚国际建材、建筑及室内装饰设计展览会 - ARCHIDEX</t>
+  </si>
+  <si>
+    <t>2026年07月29日-08月01日</t>
+  </si>
+  <si>
+    <t>马来西亚国际电力能源及石油天然气展览会 - ElectroPower &amp; Petroleum Asia Expo</t>
+  </si>
+  <si>
+    <t>2027年07月06日-07月08日</t>
+  </si>
+  <si>
+    <t>157家</t>
+  </si>
+  <si>
+    <t>马来西亚国际照明展览会 - ASEAN LIGHT</t>
+  </si>
+  <si>
+    <t>照明 / LED</t>
+  </si>
+  <si>
+    <t>马来西亚国际电梯展览会 - ASEAN LIFT EXPO</t>
+  </si>
+  <si>
+    <t>电梯</t>
+  </si>
+  <si>
+    <t>203家</t>
+  </si>
+  <si>
+    <t>马来西亚国际绿色建材展览会 - Futurebuild SEA</t>
+  </si>
+  <si>
+    <t>马来西亚国际太阳能展览会 - ASEAN SOLAR EXPO</t>
+  </si>
+  <si>
+    <t>光伏</t>
+  </si>
+  <si>
+    <t>马来西亚国际制冷、通风及空调展览会 - REVAC EXPO</t>
+  </si>
+  <si>
+    <t>马来西亚国际电力能源展览会 - ASEAN TENAGA Energy</t>
+  </si>
+  <si>
+    <t>新能源</t>
+  </si>
+  <si>
+    <t>356家</t>
+  </si>
+  <si>
+    <t>马来西亚国际美容护肤展览会 - Cosmobeaute Malaysia</t>
+  </si>
+  <si>
+    <t>美容 / 化妆用品</t>
+  </si>
+  <si>
+    <t>2025年09月30日-10月03日</t>
+  </si>
+  <si>
+    <t>240家</t>
+  </si>
+  <si>
+    <t>马来西亚国际新能源电动车及配件展览会 - EVM ASIA</t>
+  </si>
+  <si>
+    <t>电动车 / 自行车</t>
+  </si>
+  <si>
+    <t>2025年11月18日-11月20日</t>
+  </si>
+  <si>
+    <t>马来西亚国际智慧城市展览会 - SMART NATION EXPO</t>
+  </si>
+  <si>
+    <t>智慧城市</t>
+  </si>
+  <si>
+    <t>马来西亚国际石油天然气展览会 - OIL &amp; GAS ASIA</t>
+  </si>
+  <si>
+    <t>2026年09月02日-09月04日</t>
+  </si>
+  <si>
+    <t>1992家</t>
+  </si>
+  <si>
+    <t>马来西亚国际畜牧业展览会 - Livestock Malaysia</t>
+  </si>
+  <si>
+    <t>畜牧 / 水产</t>
+  </si>
+  <si>
+    <t>亚洲-马来西亚-马六甲</t>
+  </si>
+  <si>
+    <t>马来西亚马六甲国际贸易中心</t>
+  </si>
+  <si>
     <t>2025年08月27日-08月29日</t>
-  </si>
-[...421 lines deleted...]
-    <t>马来西亚马六甲国际贸易中心</t>
   </si>
   <si>
     <t>马来西亚国际3D打印展览会 - Malaysia 3D Tech Expo</t>
   </si>
   <si>
     <t>3D打印</t>
   </si>
   <si>
     <t>马来西亚（亚洲）广告科技与设备展览会 - ASIA SIGN</t>
   </si>
   <si>
     <t>广告 / 标识</t>
   </si>
   <si>
     <t>350家</t>
   </si>
   <si>
     <t>马来西亚国际LED及照明展览会 - Malaysia LED &amp; Lighting Show</t>
   </si>
   <si>
     <t>马来西亚国际印刷、纸业与包装机械展览会 - IPMEX MALAYSIA</t>
   </si>
   <si>
     <t>纸业</t>
   </si>
@@ -1030,51 +1024,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H70"/>
+  <dimension ref="A1:H69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -1767,981 +1761,957 @@
       <c r="A31">
         <v>1808</v>
       </c>
       <c r="B31" t="s">
         <v>116</v>
       </c>
       <c r="C31" t="s">
         <v>117</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31" t="s">
         <v>118</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>1807</v>
+        <v>1810</v>
       </c>
       <c r="B32" t="s">
         <v>119</v>
       </c>
       <c r="C32" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>19</v>
       </c>
       <c r="F32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>1810</v>
+        <v>1806</v>
       </c>
       <c r="B33" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C33" t="s">
-        <v>123</v>
+        <v>96</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>19</v>
       </c>
       <c r="F33" t="s">
         <v>124</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>1806</v>
+        <v>1637</v>
       </c>
       <c r="B34" t="s">
+        <v>125</v>
+      </c>
+      <c r="C34" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
       <c r="F34" t="s">
         <v>127</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>98</v>
+        <v>128</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>1637</v>
+        <v>1636</v>
       </c>
       <c r="B35" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C35" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>1636</v>
+        <v>1397</v>
       </c>
       <c r="B36" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C36" t="s">
-        <v>133</v>
+        <v>96</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F36" t="s">
         <v>134</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>135</v>
+        <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>1397</v>
+        <v>1419</v>
       </c>
       <c r="B37" t="s">
+        <v>135</v>
+      </c>
+      <c r="C37" t="s">
+        <v>40</v>
+      </c>
+      <c r="D37" t="s">
+        <v>65</v>
+      </c>
+      <c r="E37" t="s">
+        <v>66</v>
+      </c>
+      <c r="F37" t="s">
         <v>136</v>
-      </c>
-[...10 lines deleted...]
-        <v>137</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>24</v>
+        <v>137</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>1419</v>
+        <v>1418</v>
       </c>
       <c r="B38" t="s">
         <v>138</v>
       </c>
       <c r="C38" t="s">
-        <v>40</v>
+        <v>139</v>
       </c>
       <c r="D38" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>140</v>
+        <v>94</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>1418</v>
+        <v>1417</v>
       </c>
       <c r="B39" t="s">
+        <v>140</v>
+      </c>
+      <c r="C39" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
         <v>107</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>94</v>
+        <v>142</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>1417</v>
+        <v>1416</v>
       </c>
       <c r="B40" t="s">
         <v>143</v>
       </c>
       <c r="C40" t="s">
-        <v>144</v>
+        <v>77</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>107</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>145</v>
+        <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>1416</v>
+        <v>1415</v>
       </c>
       <c r="B41" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C41" t="s">
-        <v>77</v>
+        <v>145</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>107</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>108</v>
+        <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>1415</v>
+        <v>1413</v>
       </c>
       <c r="B42" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C42" t="s">
-        <v>148</v>
+        <v>110</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>107</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>1413</v>
+        <v>1412</v>
       </c>
       <c r="B43" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C43" t="s">
-        <v>110</v>
+        <v>148</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
         <v>107</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="B44" t="s">
         <v>150</v>
       </c>
       <c r="C44" t="s">
         <v>151</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F44" t="s">
-        <v>107</v>
+        <v>152</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>1411</v>
+        <v>1410</v>
       </c>
       <c r="B45" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C45" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>156</v>
+        <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>1410</v>
+        <v>1409</v>
       </c>
       <c r="B46" t="s">
         <v>157</v>
       </c>
       <c r="C46" t="s">
         <v>158</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>1409</v>
+        <v>1408</v>
       </c>
       <c r="B47" t="s">
+        <v>159</v>
+      </c>
+      <c r="C47" t="s">
+        <v>40</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>19</v>
+      </c>
+      <c r="F47" t="s">
         <v>160</v>
-      </c>
-[...10 lines deleted...]
-        <v>159</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>28</v>
+        <v>161</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>1408</v>
+        <v>1407</v>
       </c>
       <c r="B48" t="s">
         <v>162</v>
       </c>
       <c r="C48" t="s">
-        <v>40</v>
+        <v>163</v>
       </c>
       <c r="D48" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="E48" t="s">
-        <v>19</v>
+        <v>165</v>
       </c>
       <c r="F48" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>164</v>
+        <v>122</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>1407</v>
+        <v>1406</v>
       </c>
       <c r="B49" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C49" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D49" t="s">
-        <v>167</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>168</v>
+        <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>1406</v>
+        <v>1405</v>
       </c>
       <c r="B50" t="s">
         <v>169</v>
       </c>
       <c r="C50" t="s">
         <v>170</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>45</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>125</v>
+        <v>171</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>1405</v>
+        <v>1404</v>
       </c>
       <c r="B51" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C51" t="s">
-        <v>172</v>
+        <v>139</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>45</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>173</v>
+        <v>122</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>1404</v>
+        <v>1403</v>
       </c>
       <c r="B52" t="s">
+        <v>173</v>
+      </c>
+      <c r="C52" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>45</v>
+        <v>175</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>1403</v>
+        <v>1400</v>
       </c>
       <c r="B53" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C53" t="s">
-        <v>176</v>
+        <v>60</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>177</v>
+        <v>61</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>125</v>
+        <v>177</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>1400</v>
+        <v>1399</v>
       </c>
       <c r="B54" t="s">
         <v>178</v>
       </c>
       <c r="C54" t="s">
-        <v>60</v>
+        <v>170</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
         <v>61</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>1399</v>
+        <v>1398</v>
       </c>
       <c r="B55" t="s">
+        <v>179</v>
+      </c>
+      <c r="C55" t="s">
         <v>180</v>
       </c>
-      <c r="C55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F55" t="s">
-        <v>61</v>
+        <v>181</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>1398</v>
+        <v>1395</v>
       </c>
       <c r="B56" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C56" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>183</v>
+        <v>91</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>1395</v>
+        <v>1393</v>
       </c>
       <c r="B57" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C57" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F57" t="s">
-        <v>91</v>
+        <v>188</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>187</v>
+        <v>34</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>1393</v>
+        <v>1392</v>
       </c>
       <c r="B58" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C58" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>19</v>
       </c>
       <c r="F58" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>34</v>
+        <v>192</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>1392</v>
+        <v>1390</v>
       </c>
       <c r="B59" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C59" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>19</v>
       </c>
       <c r="F59" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>1390</v>
+        <v>1389</v>
       </c>
       <c r="B60" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C60" t="s">
-        <v>182</v>
+        <v>83</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>19</v>
       </c>
       <c r="F60" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>1389</v>
+        <v>1388</v>
       </c>
       <c r="B61" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C61" t="s">
-        <v>83</v>
+        <v>200</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>200</v>
+        <v>185</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>1388</v>
+        <v>1387</v>
       </c>
       <c r="B62" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C62" t="s">
-        <v>202</v>
+        <v>117</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="F62" t="s">
         <v>203</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>1387</v>
+        <v>1335</v>
       </c>
       <c r="B63" t="s">
         <v>204</v>
       </c>
       <c r="C63" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="D63" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E63" t="s">
-        <v>73</v>
+        <v>32</v>
       </c>
       <c r="F63" t="s">
-        <v>205</v>
+        <v>33</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>1335</v>
+        <v>1745</v>
       </c>
       <c r="B64" t="s">
+        <v>205</v>
+      </c>
+      <c r="C64" t="s">
+        <v>151</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>19</v>
+      </c>
+      <c r="F64" t="s">
         <v>206</v>
-      </c>
-[...10 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>1745</v>
+        <v>1334</v>
       </c>
       <c r="B65" t="s">
         <v>207</v>
       </c>
       <c r="C65" t="s">
-        <v>154</v>
+        <v>208</v>
       </c>
       <c r="D65" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E65" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="F65" t="s">
-        <v>208</v>
+        <v>33</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>115</v>
+        <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>1334</v>
+        <v>1328</v>
       </c>
       <c r="B66" t="s">
         <v>209</v>
       </c>
       <c r="C66" t="s">
         <v>210</v>
       </c>
       <c r="D66" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E66" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="F66" t="s">
-        <v>33</v>
+        <v>211</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>21</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>1328</v>
+        <v>1322</v>
       </c>
       <c r="B67" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C67" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>19</v>
       </c>
       <c r="F67" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>214</v>
+        <v>122</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>1322</v>
+        <v>832</v>
       </c>
       <c r="B68" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C68" t="s">
-        <v>216</v>
+        <v>79</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>19</v>
       </c>
       <c r="F68" t="s">
         <v>217</v>
       </c>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>125</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>832</v>
+        <v>781</v>
       </c>
       <c r="B69" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C69" t="s">
-        <v>79</v>
+        <v>130</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>19</v>
       </c>
       <c r="F69" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>220</v>
-[...22 lines deleted...]
-      <c r="H70" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>