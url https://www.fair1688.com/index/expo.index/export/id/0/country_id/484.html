--- v2 (2026-07-06)
+++ v3 (2026-08-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
-    <t>展会清单 导出时间：2026-07-06 10:51:50</t>
+    <t>展会清单 导出时间：2026-08-22 07:15:17</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -320,57 +320,57 @@
   <si>
     <t>260家</t>
   </si>
   <si>
     <t>马来西亚槟城国际家居装饰展览会 - HOMEDEC Penang</t>
   </si>
   <si>
     <t>装潢装饰</t>
   </si>
   <si>
     <t>2025年10月03日-10月05日</t>
   </si>
   <si>
     <t>415家</t>
   </si>
   <si>
     <t>马来西亚国际塑橡胶工业展览会 - M'SIA-PLAS</t>
   </si>
   <si>
     <t>橡胶 / 塑料</t>
   </si>
   <si>
     <t>680家</t>
   </si>
   <si>
-    <t>马来西亚国际宠物用品展览会 - Pet World Malaysia</t>
+    <t>马来西亚国际宠物用品展览会 - Pet Expo Malaysia</t>
   </si>
   <si>
     <t>宠物用品</t>
   </si>
   <si>
-    <t>2023年06月23日-06月25日</t>
+    <t>2026年05月29日-06月01日</t>
   </si>
   <si>
     <t>马来西亚国际机电工程展览会 - ASEAN M&amp;E Show</t>
   </si>
   <si>
     <t>工业 / 制造业</t>
   </si>
   <si>
     <t>2026年06月03日-06月05日</t>
   </si>
   <si>
     <t>339家</t>
   </si>
   <si>
     <t>马来西亚制冷、空调、通风及空气处理设备展览会 - MARVEX</t>
   </si>
   <si>
     <t>暖通制冷</t>
   </si>
   <si>
     <t>2026年09月22日-09月25日</t>
   </si>
   <si>
     <t>马来西亚国际实验仪器、分析检测设备及实验室技术展览会 - LAB ASIA</t>
   </si>