--- v3 (2026-08-21)
+++ v4 (2026-10-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
-    <t>展会清单 导出时间：2026-08-22 07:15:17</t>
+    <t>展会清单 导出时间：2026-10-06 08:05:57</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>