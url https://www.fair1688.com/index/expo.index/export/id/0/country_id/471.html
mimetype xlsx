--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-05-15 00:43:01</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
+  <si>
+    <t>展会清单 导出时间：2026-07-06 10:53:35</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -128,92 +128,104 @@
   <si>
     <t>韩国大邱纺织面料展览会 - PREVIEW IN DAEGU</t>
   </si>
   <si>
     <t>纺织原料</t>
   </si>
   <si>
     <t>2025年03月05日-03月07日</t>
   </si>
   <si>
     <t>450家</t>
   </si>
   <si>
     <t>韩国光学眼镜展览会 - DIOPS</t>
   </si>
   <si>
     <t>光学 / 眼镜</t>
   </si>
   <si>
     <t>2026年04月01日-04月03日</t>
   </si>
   <si>
     <t>400家</t>
   </si>
   <si>
+    <t>韩国工业展览会 - AMXPO</t>
+  </si>
+  <si>
+    <t>工业 / 制造业</t>
+  </si>
+  <si>
+    <t>韩国国际会展中心</t>
+  </si>
+  <si>
+    <t>2026年10月21日-10月23日</t>
+  </si>
+  <si>
+    <t>550家</t>
+  </si>
+  <si>
     <t>韩国首尔服装展览会 - Preview In SEOUL</t>
   </si>
   <si>
     <t>服装服饰</t>
   </si>
   <si>
     <t>2025年08月20日-08月22日</t>
   </si>
   <si>
     <t>574家</t>
   </si>
   <si>
     <t>韩国首尔咖啡展览会 - Cafe Show Seoul</t>
   </si>
   <si>
     <t>茶 / 咖啡</t>
   </si>
   <si>
     <t>2025年11月19日-11月22日</t>
   </si>
   <si>
     <t>672家</t>
   </si>
   <si>
     <t>韩国首尔茶展览会 - Tea World Festival</t>
   </si>
   <si>
     <t>2025年06月05日-06月08日</t>
   </si>
   <si>
     <t>1231家</t>
   </si>
   <si>
     <t>韩国首尔服装机械及纺织工业展览会 - GT KOREA</t>
   </si>
   <si>
     <t>纺织工业</t>
   </si>
   <si>
-    <t>韩国国际会展中心</t>
-[...1 lines deleted...]
-  <si>
     <t>2023年11月30日-12月02日</t>
   </si>
   <si>
     <t>230家</t>
   </si>
   <si>
     <t>韩国首尔电梯展览会 - ILEK</t>
   </si>
   <si>
     <t>电梯</t>
   </si>
   <si>
     <t>2026年11月13日-11月15日</t>
   </si>
   <si>
     <t>350家</t>
   </si>
   <si>
     <t>韩国首尔先进陶瓷展览会 - ACE KOREA</t>
   </si>
   <si>
     <t>陶瓷</t>
   </si>
   <si>
     <t>2025年07月02日-07月04日</t>
@@ -338,173 +350,176 @@
   <si>
     <t>韩国首尔人工智能展览会 - AI Expo Korea</t>
   </si>
   <si>
     <t>物联网</t>
   </si>
   <si>
     <t>2026年05月06日-05月08日</t>
   </si>
   <si>
     <t>322家</t>
   </si>
   <si>
     <t>韩国首尔物联网展览会 - IoT Week</t>
   </si>
   <si>
     <t>2025年11月26日-11月28日</t>
   </si>
   <si>
     <t>韩国仁川焊接切割及激光设备展览会 - WELDEX</t>
   </si>
   <si>
     <t>光电 / 激光</t>
   </si>
   <si>
+    <t>2027年04月14日-04月16日</t>
+  </si>
+  <si>
+    <t>韩国首尔安防展览会 - Secon</t>
+  </si>
+  <si>
+    <t>安防 / 消防</t>
+  </si>
+  <si>
+    <t>2026年03月18日-03月20日</t>
+  </si>
+  <si>
+    <t>韩国首尔旅游展览会 - KITS</t>
+  </si>
+  <si>
+    <t>旅游 / 民宿</t>
+  </si>
+  <si>
+    <t>2025年07月18日-07月21日</t>
+  </si>
+  <si>
+    <t>韩国渔具钓具展览会 - FISHING KOREA</t>
+  </si>
+  <si>
+    <t>狩猎钓具</t>
+  </si>
+  <si>
+    <t>2025年06月13日-06月15日</t>
+  </si>
+  <si>
+    <t>200家</t>
+  </si>
+  <si>
+    <t>韩国渔具钓具展览会 - KOFISH</t>
+  </si>
+  <si>
+    <t>2025年02月28日-03月02日</t>
+  </si>
+  <si>
+    <t>韩国釜山海事船舶及游艇展览会 - kormarine</t>
+  </si>
+  <si>
+    <t>海事船舶 / 游艇</t>
+  </si>
+  <si>
+    <t>亚洲-韩国-釜山</t>
+  </si>
+  <si>
+    <t>韩国釜山会展中心</t>
+  </si>
+  <si>
+    <t>2025年10月21日-10月24日</t>
+  </si>
+  <si>
+    <t>韩国仁川海事船舶及游艇展览会 - Korea Ocean Expo</t>
+  </si>
+  <si>
+    <t>2026年06月17日-06月19日</t>
+  </si>
+  <si>
+    <t>韩国信息通讯通信展览会 - World IT Show</t>
+  </si>
+  <si>
+    <t>通讯通信</t>
+  </si>
+  <si>
+    <t>2025年04月24日-04月26日</t>
+  </si>
+  <si>
+    <t>468家</t>
+  </si>
+  <si>
+    <t>韩国首尔塑料橡胶展览会 - KOPLAS</t>
+  </si>
+  <si>
+    <t>2025年03月11日-03月14日</t>
+  </si>
+  <si>
+    <t>569家</t>
+  </si>
+  <si>
+    <t>韩国涂料、胶粘剂及薄膜工业展览会 - Coating Korea</t>
+  </si>
+  <si>
+    <t>胶粘密封剂</t>
+  </si>
+  <si>
+    <t>韩国首尔LED、OLED照明展览会 - LED &amp; OLED Expo</t>
+  </si>
+  <si>
+    <t>照明 / LED</t>
+  </si>
+  <si>
+    <t>2025年06月25日-06月27日</t>
+  </si>
+  <si>
+    <t>416家</t>
+  </si>
+  <si>
+    <t>韩国首尔激光及光电展览会 - Laser Korea</t>
+  </si>
+  <si>
+    <t>315家</t>
+  </si>
+  <si>
+    <t>韩国首尔电池储能展览会 - Inter Battery</t>
+  </si>
+  <si>
+    <t>电池</t>
+  </si>
+  <si>
+    <t>2026年03月11日-03月13日</t>
+  </si>
+  <si>
+    <t>688家</t>
+  </si>
+  <si>
+    <t>韩国首尔电子元器件及电子生产设备展览会 - EMK</t>
+  </si>
+  <si>
+    <t>电子工业</t>
+  </si>
+  <si>
     <t>2025年04月16日-04月18日</t>
   </si>
   <si>
-    <t>韩国首尔安防展览会 - Secon</t>
-[...118 lines deleted...]
-  <si>
     <t>339家</t>
   </si>
   <si>
     <t>韩国首尔电力展览会 - Electric Power Tech Korea</t>
   </si>
   <si>
     <t>电力 / 电工</t>
   </si>
   <si>
     <t>2025年05月14日-05月16日</t>
   </si>
   <si>
     <t>283家</t>
   </si>
   <si>
     <t>韩国首尔食品展览会 - COEX Food Week</t>
   </si>
   <si>
     <t>食品饮料</t>
   </si>
   <si>
     <t>2025年10月29日-11月01日</t>
   </si>
   <si>
     <t>韩国釜山水产及渔业展览会 - BISFE</t>
@@ -720,62 +735,50 @@
     <t>韩国首尔视听广播音响灯光设备展览会 - KOBA</t>
   </si>
   <si>
     <t>舞台灯光 / 音响乐器</t>
   </si>
   <si>
     <t>2026年05月12日-05月15日</t>
   </si>
   <si>
     <t>韩国首尔文具展览会  - SISOFAIR</t>
   </si>
   <si>
     <t>办公 / 文具</t>
   </si>
   <si>
     <t>2025年11月12日-11月15日</t>
   </si>
   <si>
     <t>260家</t>
   </si>
   <si>
     <t>韩国首尔物流产业展览会 - KOREA MAT</t>
   </si>
   <si>
     <t>物流仓储</t>
-  </si>
-[...10 lines deleted...]
-    <t>550家</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1290,1462 +1293,1462 @@
       <c r="A9">
         <v>3644</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>3634</v>
+        <v>1906</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>16</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="F10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>3533</v>
+        <v>3634</v>
       </c>
       <c r="B11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>3532</v>
+        <v>3533</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D12" t="s">
         <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>3521</v>
+        <v>3532</v>
       </c>
       <c r="B13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>16</v>
       </c>
       <c r="E13" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="F13" t="s">
         <v>52</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>3449</v>
+        <v>3521</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" t="s">
         <v>55</v>
       </c>
       <c r="D14" t="s">
         <v>16</v>
       </c>
       <c r="E14" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F14" t="s">
         <v>56</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>3378</v>
+        <v>3449</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>59</v>
       </c>
       <c r="D15" t="s">
         <v>16</v>
       </c>
       <c r="E15" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F15" t="s">
         <v>60</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>3310</v>
+        <v>3378</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D16" t="s">
         <v>16</v>
       </c>
       <c r="E16" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="F16" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>3300</v>
+        <v>3310</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D17" t="s">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>3295</v>
+        <v>3300</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>16</v>
       </c>
       <c r="E18" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>3286</v>
+        <v>3295</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C19" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D19" t="s">
         <v>16</v>
       </c>
       <c r="E19" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="F19" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>3264</v>
+        <v>3286</v>
       </c>
       <c r="B20" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="D20" t="s">
         <v>16</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>3222</v>
+        <v>3264</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" t="s">
         <v>78</v>
       </c>
       <c r="D21" t="s">
         <v>16</v>
       </c>
       <c r="E21" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="F21" t="s">
         <v>79</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>3195</v>
+        <v>3222</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
       <c r="C22" t="s">
         <v>82</v>
       </c>
       <c r="D22" t="s">
         <v>16</v>
       </c>
       <c r="E22" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>83</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>3186</v>
+        <v>3195</v>
       </c>
       <c r="B23" t="s">
         <v>85</v>
       </c>
       <c r="C23" t="s">
         <v>86</v>
       </c>
       <c r="D23" t="s">
         <v>16</v>
       </c>
       <c r="E23" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="F23" t="s">
         <v>87</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>3159</v>
+        <v>3186</v>
       </c>
       <c r="B24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D24" t="s">
         <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>91</v>
+        <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>3113</v>
+        <v>3159</v>
       </c>
       <c r="B25" t="s">
         <v>92</v>
       </c>
       <c r="C25" t="s">
         <v>93</v>
       </c>
       <c r="D25" t="s">
         <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
         <v>94</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>3112</v>
+        <v>3113</v>
       </c>
       <c r="B26" t="s">
         <v>96</v>
       </c>
       <c r="C26" t="s">
         <v>97</v>
       </c>
       <c r="D26" t="s">
         <v>16</v>
       </c>
       <c r="E26" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>98</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>3056</v>
+        <v>3112</v>
       </c>
       <c r="B27" t="s">
         <v>100</v>
       </c>
       <c r="C27" t="s">
         <v>101</v>
       </c>
       <c r="D27" t="s">
         <v>16</v>
       </c>
       <c r="E27" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="F27" t="s">
         <v>102</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>3055</v>
+        <v>3056</v>
       </c>
       <c r="B28" t="s">
         <v>104</v>
       </c>
       <c r="C28" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D28" t="s">
         <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>57</v>
+        <v>107</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>2083</v>
+        <v>3055</v>
       </c>
       <c r="B29" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C29" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="D29" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E29" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F29" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>3002</v>
+        <v>2083</v>
       </c>
       <c r="B30" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D30" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="E30" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>2979</v>
+        <v>3002</v>
       </c>
       <c r="B31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D31" t="s">
         <v>16</v>
       </c>
       <c r="E31" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>2961</v>
+        <v>2979</v>
       </c>
       <c r="B32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D32" t="s">
         <v>16</v>
       </c>
       <c r="E32" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>118</v>
+        <v>61</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>2960</v>
+        <v>2961</v>
       </c>
       <c r="B33" t="s">
         <v>119</v>
       </c>
       <c r="C33" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="D33" t="s">
         <v>16</v>
       </c>
       <c r="E33" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F33" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>70</v>
+        <v>122</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>2907</v>
+        <v>2960</v>
       </c>
       <c r="B34" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C34" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D34" t="s">
-        <v>123</v>
+        <v>16</v>
       </c>
       <c r="E34" t="s">
+        <v>40</v>
+      </c>
+      <c r="F34" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>99</v>
+        <v>74</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>2900</v>
+        <v>2907</v>
       </c>
       <c r="B35" t="s">
+        <v>125</v>
+      </c>
+      <c r="C35" t="s">
         <v>126</v>
       </c>
-      <c r="C35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" t="s">
-        <v>22</v>
+        <v>127</v>
       </c>
       <c r="E35" t="s">
-        <v>23</v>
+        <v>128</v>
       </c>
       <c r="F35" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>84</v>
+        <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>2897</v>
+        <v>2900</v>
       </c>
       <c r="B36" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C36" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="D36" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="E36" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F36" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>131</v>
+        <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>2830</v>
+        <v>2897</v>
       </c>
       <c r="B37" t="s">
         <v>132</v>
       </c>
       <c r="C37" t="s">
-        <v>26</v>
+        <v>133</v>
       </c>
       <c r="D37" t="s">
         <v>16</v>
       </c>
       <c r="E37" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="F37" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>2800</v>
+        <v>2830</v>
       </c>
       <c r="B38" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C38" t="s">
-        <v>136</v>
+        <v>26</v>
       </c>
       <c r="D38" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E38" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="F38" t="s">
-        <v>24</v>
+        <v>137</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>14</v>
+        <v>138</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>2770</v>
+        <v>2800</v>
       </c>
       <c r="B39" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C39" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D39" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="E39" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F39" t="s">
-        <v>139</v>
+        <v>24</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>140</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>2755</v>
+        <v>2770</v>
       </c>
       <c r="B40" t="s">
         <v>141</v>
       </c>
       <c r="C40" t="s">
-        <v>107</v>
+        <v>142</v>
       </c>
       <c r="D40" t="s">
         <v>16</v>
       </c>
       <c r="E40" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F40" t="s">
-        <v>60</v>
+        <v>143</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>2729</v>
+        <v>2755</v>
       </c>
       <c r="B41" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C41" t="s">
-        <v>144</v>
+        <v>111</v>
       </c>
       <c r="D41" t="s">
         <v>16</v>
       </c>
       <c r="E41" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="F41" t="s">
-        <v>145</v>
+        <v>64</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>2690</v>
+        <v>2729</v>
       </c>
       <c r="B42" t="s">
         <v>147</v>
       </c>
       <c r="C42" t="s">
         <v>148</v>
       </c>
       <c r="D42" t="s">
         <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
-        <v>108</v>
+        <v>149</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>2649</v>
+        <v>2690</v>
       </c>
       <c r="B43" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C43" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D43" t="s">
         <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>17</v>
       </c>
       <c r="F43" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>2647</v>
+        <v>2649</v>
       </c>
       <c r="B44" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C44" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D44" t="s">
         <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>17</v>
       </c>
       <c r="F44" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>70</v>
+        <v>158</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>2646</v>
+        <v>2647</v>
       </c>
       <c r="B45" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C45" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D45" t="s">
-        <v>123</v>
+        <v>16</v>
       </c>
       <c r="E45" t="s">
-        <v>124</v>
+        <v>17</v>
       </c>
       <c r="F45" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>160</v>
+        <v>74</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>2645</v>
+        <v>2646</v>
       </c>
       <c r="B46" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C46" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D46" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
       <c r="E46" t="s">
-        <v>51</v>
+        <v>128</v>
       </c>
       <c r="F46" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>2569</v>
+        <v>2645</v>
       </c>
       <c r="B47" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C47" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D47" t="s">
         <v>16</v>
       </c>
       <c r="E47" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F47" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>2552</v>
+        <v>2569</v>
       </c>
       <c r="B48" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C48" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="D48" t="s">
         <v>16</v>
       </c>
       <c r="E48" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F48" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>170</v>
+        <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>2536</v>
+        <v>2552</v>
       </c>
       <c r="B49" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C49" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="D49" t="s">
         <v>16</v>
       </c>
       <c r="E49" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F49" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>2511</v>
+        <v>2536</v>
       </c>
       <c r="B50" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C50" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D50" t="s">
         <v>16</v>
       </c>
       <c r="E50" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F50" t="s">
-        <v>111</v>
+        <v>178</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>2453</v>
+        <v>2511</v>
       </c>
       <c r="B51" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C51" t="s">
-        <v>155</v>
+        <v>181</v>
       </c>
       <c r="D51" t="s">
         <v>16</v>
       </c>
       <c r="E51" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F51" t="s">
-        <v>179</v>
+        <v>115</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>2418</v>
+        <v>2453</v>
       </c>
       <c r="B52" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C52" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="D52" t="s">
         <v>16</v>
       </c>
       <c r="E52" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="F52" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>2406</v>
+        <v>2418</v>
       </c>
       <c r="B53" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C53" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D53" t="s">
         <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>2375</v>
+        <v>2406</v>
       </c>
       <c r="B54" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C54" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D54" t="s">
         <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>17</v>
       </c>
       <c r="F54" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>170</v>
+        <v>192</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>2366</v>
+        <v>2375</v>
       </c>
       <c r="B55" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C55" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D55" t="s">
         <v>16</v>
       </c>
       <c r="E55" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="F55" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>84</v>
+        <v>175</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>2352</v>
+        <v>2366</v>
       </c>
       <c r="B56" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C56" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D56" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E56" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="F56" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>197</v>
+        <v>88</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>2332</v>
+        <v>2352</v>
       </c>
       <c r="B57" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C57" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D57" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="E57" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F57" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>2328</v>
+        <v>2332</v>
       </c>
       <c r="B58" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C58" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D58" t="s">
         <v>16</v>
       </c>
       <c r="E58" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="F58" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>2314</v>
+        <v>2328</v>
       </c>
       <c r="B59" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C59" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D59" t="s">
         <v>16</v>
       </c>
       <c r="E59" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="F59" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>2265</v>
+        <v>2314</v>
       </c>
       <c r="B60" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C60" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D60" t="s">
         <v>16</v>
       </c>
       <c r="E60" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F60" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>2224</v>
+        <v>2265</v>
       </c>
       <c r="B61" t="s">
+        <v>215</v>
+      </c>
+      <c r="C61" t="s">
+        <v>216</v>
+      </c>
+      <c r="D61" t="s">
+        <v>16</v>
+      </c>
+      <c r="E61" t="s">
+        <v>40</v>
+      </c>
+      <c r="F61" t="s">
         <v>213</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>37</v>
+        <v>217</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>2215</v>
+        <v>2224</v>
       </c>
       <c r="B62" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C62" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D62" t="s">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>23</v>
       </c>
       <c r="F62" t="s">
         <v>24</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>2142</v>
+        <v>2215</v>
       </c>
       <c r="B63" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C63" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="D63" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="E63" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F63" t="s">
-        <v>219</v>
+        <v>24</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>220</v>
+        <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>2082</v>
+        <v>2142</v>
       </c>
       <c r="B64" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C64" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D64" t="s">
-        <v>223</v>
+        <v>16</v>
       </c>
       <c r="E64" t="s">
+        <v>40</v>
+      </c>
+      <c r="F64" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>2015</v>
+        <v>2082</v>
       </c>
       <c r="B65" t="s">
+        <v>226</v>
+      </c>
+      <c r="C65" t="s">
         <v>227</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" t="s">
         <v>228</v>
       </c>
-      <c r="D65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E65" t="s">
-        <v>17</v>
+        <v>229</v>
       </c>
       <c r="F65" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>170</v>
+        <v>231</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>2001</v>
+        <v>2015</v>
       </c>
       <c r="B66" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C66" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="D66" t="s">
         <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>233</v>
+        <v>175</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>1986</v>
+        <v>2001</v>
       </c>
       <c r="B67" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C67" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D67" t="s">
         <v>16</v>
       </c>
       <c r="E67" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="F67" t="s">
-        <v>200</v>
+        <v>237</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>197</v>
+        <v>238</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>1906</v>
+        <v>1986</v>
       </c>
       <c r="B68" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C68" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="D68" t="s">
         <v>16</v>
       </c>
       <c r="E68" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F68" t="s">
-        <v>238</v>
+        <v>205</v>
       </c>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>239</v>
+        <v>202</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>