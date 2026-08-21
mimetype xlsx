--- v1 (2026-07-06)
+++ v2 (2026-08-21)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-07-06 10:53:35</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
+  <si>
+    <t>展会清单 导出时间：2026-08-22 06:28:32</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -602,59 +602,56 @@
   <si>
     <t>2024年12月04日-12月06日</t>
   </si>
   <si>
     <t>韩国首尔户外体育运动用品及健身器材展览会 - SPOEX</t>
   </si>
   <si>
     <t>体育运动 / 户外</t>
   </si>
   <si>
     <t>2026年03月26日-03月29日</t>
   </si>
   <si>
     <t>364家</t>
   </si>
   <si>
     <t>韩国首尔新能源电动车展 - EV Trend Korea</t>
   </si>
   <si>
     <t>电动车 / 自行车</t>
   </si>
   <si>
     <t>2025年06月03日-06月05日</t>
   </si>
   <si>
-    <t>韩国宠物用品展览会 - K-pet</t>
+    <t>韩国宠物用品展览会 - K-pet/Mega Zoo</t>
   </si>
   <si>
     <t>宠物用品</t>
   </si>
   <si>
-    <t>2025年05月16日-05月18日</t>
-[...1 lines deleted...]
-  <si>
     <t>韩国仁川化工设备及实验室仪器展览会 - CHEMLAB KOREA</t>
   </si>
   <si>
     <t>实验仪器</t>
   </si>
   <si>
     <t>2025年03月26日-03月28日</t>
   </si>
   <si>
     <t>250家</t>
   </si>
   <si>
     <t>韩国首尔化工及精细化工展览会 - KOREA CHEM</t>
   </si>
   <si>
     <t>化工</t>
   </si>
   <si>
     <t>2025年04月22日-04月25日</t>
   </si>
   <si>
     <t>248家</t>
   </si>
   <si>
     <t>韩国教育及教育装备展览会 - EDUCATION KOREA</t>
@@ -725,51 +722,51 @@
   <si>
     <t>韩国昌原会展中心</t>
   </si>
   <si>
     <t>2026年10月14日-10月16日</t>
   </si>
   <si>
     <t>184家</t>
   </si>
   <si>
     <t>韩国首尔视听广播音响灯光设备展览会 - KOBA</t>
   </si>
   <si>
     <t>舞台灯光 / 音响乐器</t>
   </si>
   <si>
     <t>2026年05月12日-05月15日</t>
   </si>
   <si>
     <t>韩国首尔文具展览会  - SISOFAIR</t>
   </si>
   <si>
     <t>办公 / 文具</t>
   </si>
   <si>
-    <t>2025年11月12日-11月15日</t>
+    <t>2026年10月22日-10月24日</t>
   </si>
   <si>
     <t>260家</t>
   </si>
   <si>
     <t>韩国首尔物流产业展览会 - KOREA MAT</t>
   </si>
   <si>
     <t>物流仓储</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2412,343 +2409,343 @@
       <c r="F55" t="s">
         <v>195</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>2366</v>
       </c>
       <c r="B56" t="s">
         <v>196</v>
       </c>
       <c r="C56" t="s">
         <v>197</v>
       </c>
       <c r="D56" t="s">
         <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>40</v>
       </c>
       <c r="F56" t="s">
-        <v>198</v>
+        <v>83</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>88</v>
+        <v>37</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>2352</v>
       </c>
       <c r="B57" t="s">
+        <v>198</v>
+      </c>
+      <c r="C57" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="D57" t="s">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>23</v>
       </c>
       <c r="F57" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>2332</v>
       </c>
       <c r="B58" t="s">
+        <v>202</v>
+      </c>
+      <c r="C58" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="D58" t="s">
         <v>16</v>
       </c>
       <c r="E58" t="s">
         <v>40</v>
       </c>
       <c r="F58" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>2328</v>
       </c>
       <c r="B59" t="s">
+        <v>206</v>
+      </c>
+      <c r="C59" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="D59" t="s">
         <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>2314</v>
       </c>
       <c r="B60" t="s">
+        <v>210</v>
+      </c>
+      <c r="C60" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="D60" t="s">
         <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>40</v>
       </c>
       <c r="F60" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>2265</v>
       </c>
       <c r="B61" t="s">
+        <v>214</v>
+      </c>
+      <c r="C61" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="D61" t="s">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>40</v>
       </c>
       <c r="F61" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>2224</v>
       </c>
       <c r="B62" t="s">
+        <v>217</v>
+      </c>
+      <c r="C62" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="D62" t="s">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>23</v>
       </c>
       <c r="F62" t="s">
         <v>24</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>2215</v>
       </c>
       <c r="B63" t="s">
+        <v>219</v>
+      </c>
+      <c r="C63" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="D63" t="s">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>23</v>
       </c>
       <c r="F63" t="s">
         <v>24</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>2142</v>
       </c>
       <c r="B64" t="s">
+        <v>221</v>
+      </c>
+      <c r="C64" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="D64" t="s">
         <v>16</v>
       </c>
       <c r="E64" t="s">
         <v>40</v>
       </c>
       <c r="F64" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>2082</v>
       </c>
       <c r="B65" t="s">
+        <v>225</v>
+      </c>
+      <c r="C65" t="s">
         <v>226</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" t="s">
         <v>227</v>
       </c>
-      <c r="D65" t="s">
+      <c r="E65" t="s">
         <v>228</v>
       </c>
-      <c r="E65" t="s">
+      <c r="F65" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>2015</v>
       </c>
       <c r="B66" t="s">
+        <v>231</v>
+      </c>
+      <c r="C66" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="D66" t="s">
         <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>2001</v>
       </c>
       <c r="B67" t="s">
+        <v>234</v>
+      </c>
+      <c r="C67" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="D67" t="s">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>17</v>
       </c>
       <c r="F67" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>1986</v>
       </c>
       <c r="B68" t="s">
+        <v>238</v>
+      </c>
+      <c r="C68" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="D68" t="s">
         <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>40</v>
       </c>
       <c r="F68" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>