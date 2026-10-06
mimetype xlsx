--- v2 (2026-08-21)
+++ v3 (2026-10-06)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-08-22 06:28:32</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+  <si>
+    <t>展会清单 导出时间：2026-10-06 09:38:38</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -608,50 +608,53 @@
   <si>
     <t>体育运动 / 户外</t>
   </si>
   <si>
     <t>2026年03月26日-03月29日</t>
   </si>
   <si>
     <t>364家</t>
   </si>
   <si>
     <t>韩国首尔新能源电动车展 - EV Trend Korea</t>
   </si>
   <si>
     <t>电动车 / 自行车</t>
   </si>
   <si>
     <t>2025年06月03日-06月05日</t>
   </si>
   <si>
     <t>韩国宠物用品展览会 - K-pet/Mega Zoo</t>
   </si>
   <si>
     <t>宠物用品</t>
   </si>
   <si>
+    <t>2026年11月20日-11月22日</t>
+  </si>
+  <si>
     <t>韩国仁川化工设备及实验室仪器展览会 - CHEMLAB KOREA</t>
   </si>
   <si>
     <t>实验仪器</t>
   </si>
   <si>
     <t>2025年03月26日-03月28日</t>
   </si>
   <si>
     <t>250家</t>
   </si>
   <si>
     <t>韩国首尔化工及精细化工展览会 - KOREA CHEM</t>
   </si>
   <si>
     <t>化工</t>
   </si>
   <si>
     <t>2025年04月22日-04月25日</t>
   </si>
   <si>
     <t>248家</t>
   </si>
   <si>
     <t>韩国教育及教育装备展览会 - EDUCATION KOREA</t>
@@ -669,50 +672,53 @@
     <t>韩国首尔五金工具展览会 - Tool Tech</t>
   </si>
   <si>
     <t>五金 / 工具</t>
   </si>
   <si>
     <t>2025年10月28日-10月31日</t>
   </si>
   <si>
     <t>208家</t>
   </si>
   <si>
     <t>韩国首尔工程机械展览会 - Conex Korea</t>
   </si>
   <si>
     <t>工程机械</t>
   </si>
   <si>
     <t>465家</t>
   </si>
   <si>
     <t>韩国表面处理展览会 - Surtech Korea</t>
   </si>
   <si>
     <t>表面处理</t>
+  </si>
+  <si>
+    <t>2027年03月24日-03月26日</t>
   </si>
   <si>
     <t>韩国涂料展览会 - COATING KOREA</t>
   </si>
   <si>
     <t>涂装 / 涂料</t>
   </si>
   <si>
     <t>韩国首尔机床展览会 - SIMTOS</t>
   </si>
   <si>
     <t>机床 / 模具</t>
   </si>
   <si>
     <t>2026年04月01日-04月01日</t>
   </si>
   <si>
     <t>1130家</t>
   </si>
   <si>
     <t>韩国焊接与切割技术展览会 - WELDING KOREA</t>
   </si>
   <si>
     <t>焊接切割</t>
   </si>
@@ -2409,343 +2415,343 @@
       <c r="F55" t="s">
         <v>195</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>2366</v>
       </c>
       <c r="B56" t="s">
         <v>196</v>
       </c>
       <c r="C56" t="s">
         <v>197</v>
       </c>
       <c r="D56" t="s">
         <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>40</v>
       </c>
       <c r="F56" t="s">
-        <v>83</v>
+        <v>198</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>2352</v>
       </c>
       <c r="B57" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C57" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D57" t="s">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>23</v>
       </c>
       <c r="F57" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>2332</v>
       </c>
       <c r="B58" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C58" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D58" t="s">
         <v>16</v>
       </c>
       <c r="E58" t="s">
         <v>40</v>
       </c>
       <c r="F58" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>2328</v>
       </c>
       <c r="B59" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C59" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D59" t="s">
         <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>2314</v>
       </c>
       <c r="B60" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C60" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D60" t="s">
         <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>40</v>
       </c>
       <c r="F60" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>2265</v>
       </c>
       <c r="B61" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C61" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D61" t="s">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>40</v>
       </c>
       <c r="F61" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>2224</v>
       </c>
       <c r="B62" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C62" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D62" t="s">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>23</v>
       </c>
       <c r="F62" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>2215</v>
       </c>
       <c r="B63" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C63" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D63" t="s">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>23</v>
       </c>
       <c r="F63" t="s">
         <v>24</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>2142</v>
       </c>
       <c r="B64" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C64" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D64" t="s">
         <v>16</v>
       </c>
       <c r="E64" t="s">
         <v>40</v>
       </c>
       <c r="F64" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>2082</v>
       </c>
       <c r="B65" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C65" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D65" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="E65" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="F65" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>2015</v>
       </c>
       <c r="B66" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C66" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D66" t="s">
         <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>2001</v>
       </c>
       <c r="B67" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C67" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D67" t="s">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>17</v>
       </c>
       <c r="F67" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>1986</v>
       </c>
       <c r="B68" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C68" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D68" t="s">
         <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>40</v>
       </c>
       <c r="F68" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>