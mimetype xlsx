--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
-    <t>展会清单 导出时间：2026-05-15 03:17:34</t>
+    <t>展会清单 导出时间：2026-07-06 08:27:56</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>