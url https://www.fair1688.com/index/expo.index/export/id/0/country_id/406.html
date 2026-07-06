--- v1 (2026-07-06)
+++ v2 (2026-07-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
-    <t>展会清单 导出时间：2026-07-06 08:27:56</t>
+    <t>展会清单 导出时间：2026-07-06 09:40:08</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>