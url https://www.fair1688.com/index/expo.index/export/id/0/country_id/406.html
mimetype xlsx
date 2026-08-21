--- v2 (2026-07-06)
+++ v3 (2026-08-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
-    <t>展会清单 导出时间：2026-07-06 09:40:08</t>
+    <t>展会清单 导出时间：2026-08-22 06:28:35</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -344,51 +344,51 @@
   <si>
     <t>旅游 / 民宿</t>
   </si>
   <si>
     <t>2025年11月04日-11月06日</t>
   </si>
   <si>
     <t>5000家</t>
   </si>
   <si>
     <t>英国伯明翰潜水展览会 - The Dive Shows</t>
   </si>
   <si>
     <t>水上运动 / 潜水</t>
   </si>
   <si>
     <t>2026年02月28日-03月01日</t>
   </si>
   <si>
     <t>英国伯明翰摄影器材及视频设备展览会 - The Photography Show</t>
   </si>
   <si>
     <t>摄影器材</t>
   </si>
   <si>
-    <t>2026年03月14日-03月17日</t>
+    <t>2027年03月13日-03月16日</t>
   </si>
   <si>
     <t>789家</t>
   </si>
   <si>
     <t>英国航空展览会 - FARNBOROUGH</t>
   </si>
   <si>
     <t>航空航天</t>
   </si>
   <si>
     <t>欧洲-英国-范堡罗</t>
   </si>
   <si>
     <t>英国范堡罗国际展览会议中心</t>
   </si>
   <si>
     <t>2026年07月20日-07月24日</t>
   </si>
   <si>
     <t>1500家</t>
   </si>
   <si>
     <t>英国海事船舶及游艇展览会 - SEA WORK</t>
   </si>
@@ -584,51 +584,51 @@
   <si>
     <t>英国教育技术及设备展览会 - BETT UK</t>
   </si>
   <si>
     <t>教育 / 幼教</t>
   </si>
   <si>
     <t>2026年01月21日-01月23日</t>
   </si>
   <si>
     <t>英国五金及建材展览会- UKCW</t>
   </si>
   <si>
     <t>五金 / 工具</t>
   </si>
   <si>
     <t>2026年05月12日-05月14日</t>
   </si>
   <si>
     <t>英国五金工具、花园园艺及宠物用品展览会 - GLEE</t>
   </si>
   <si>
     <t>宠物用品</t>
   </si>
   <si>
-    <t>2025年09月16日-09月19日</t>
+    <t>2026年09月08日-09月10日</t>
   </si>
   <si>
     <t>1268家</t>
   </si>
   <si>
     <t>英国伯明翰动力传动展览会 - Drives Controls</t>
   </si>
   <si>
     <t>动力传动</t>
   </si>
   <si>
     <t>2026年06月03日-06月04日</t>
   </si>
   <si>
     <t>英国伯明翰流体动力与液压气动展览会 - Fluid Power Systems</t>
   </si>
   <si>
     <t>2025年06月04日-06月05日</t>
   </si>
   <si>
     <t>419家</t>
   </si>
   <si>
     <t>英国3D打印及增材展览会 - TCT 3Sixty</t>
   </si>
@@ -1698,54 +1698,54 @@
       <c r="D27" t="s">
         <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>23</v>
       </c>
       <c r="F27" t="s">
         <v>107</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>2943</v>
       </c>
       <c r="B28" t="s">
         <v>108</v>
       </c>
       <c r="C28" t="s">
         <v>109</v>
       </c>
       <c r="D28" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="F28" t="s">
         <v>110</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>2932</v>
       </c>
       <c r="B29" t="s">
         <v>112</v>
       </c>
       <c r="C29" t="s">
         <v>113</v>
       </c>
       <c r="D29" t="s">
         <v>114</v>
       </c>
       <c r="E29" t="s">
         <v>115</v>
       </c>