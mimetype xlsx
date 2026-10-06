--- v3 (2026-08-21)
+++ v4 (2026-10-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
-    <t>展会清单 导出时间：2026-08-22 06:28:35</t>
+    <t>展会清单 导出时间：2026-10-06 08:51:48</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -644,51 +644,51 @@
   <si>
     <t>工程机械</t>
   </si>
   <si>
     <t>欧洲-英国-德比郡</t>
   </si>
   <si>
     <t>英国德比郡希尔黑德矿山基地/巴克斯顿希尔德采石场</t>
   </si>
   <si>
     <t>645家</t>
   </si>
   <si>
     <t>英国表面处理及涂料展览会 - Surfex</t>
   </si>
   <si>
     <t>涂装 / 涂料</t>
   </si>
   <si>
     <t>欧洲-英国-考文垂</t>
   </si>
   <si>
     <t>英国考文垂理光运动场</t>
   </si>
   <si>
-    <t>2026年06月09日-06月10日</t>
+    <t>2028年06月06日-06月07日</t>
   </si>
   <si>
     <t>269家</t>
   </si>
   <si>
     <t>英国工业展览会 - SUBCON</t>
   </si>
   <si>
     <t>工业 / 制造业</t>
   </si>
   <si>
     <t>350家</t>
   </si>
   <si>
     <t>英国伯明翰工业机床及金属加工展览会 - MACH Birmingham</t>
   </si>
   <si>
     <t>金属 / 冶金工业</t>
   </si>
   <si>
     <t>2026年04月20日-04月24日</t>
   </si>
   <si>
     <t>569家</t>
   </si>