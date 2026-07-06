--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -14,507 +14,507 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
-    <t>展会清单 导出时间：2026-05-15 02:34:14</t>
+    <t>展会清单 导出时间：2026-07-06 10:51:59</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
     <t>墨西哥紧固件展览会 - Fastener Fair Mexico</t>
   </si>
   <si>
     <t>紧固件</t>
   </si>
   <si>
     <t>北美洲-墨西哥-瓜达拉哈拉</t>
   </si>
   <si>
     <t>墨西哥瓜达拉哈拉会展中心</t>
   </si>
   <si>
     <t>2025年09月04日-09月06日</t>
   </si>
   <si>
     <t>84家</t>
   </si>
   <si>
+    <t>墨西哥服装展览会 - IM INTERMODA</t>
+  </si>
+  <si>
+    <t>服装服饰</t>
+  </si>
+  <si>
+    <t>2025年07月15日-07月18日</t>
+  </si>
+  <si>
+    <t>1300家</t>
+  </si>
+  <si>
+    <t>墨西哥纺织工业展览会 - Expo Produccion</t>
+  </si>
+  <si>
+    <t>纺织工业</t>
+  </si>
+  <si>
+    <t>北美洲-墨西哥-墨西哥城</t>
+  </si>
+  <si>
+    <t>墨西哥世界贸易中心</t>
+  </si>
+  <si>
+    <t>2025年09月25日-09月27日</t>
+  </si>
+  <si>
+    <t>550家</t>
+  </si>
+  <si>
+    <t>墨西哥咖啡展览会 - EXPO CAFE</t>
+  </si>
+  <si>
+    <t>茶 / 咖啡</t>
+  </si>
+  <si>
+    <t>270家</t>
+  </si>
+  <si>
+    <t>墨西哥墨西哥城宠物用品展览会 - Latinzoo Mexico</t>
+  </si>
+  <si>
+    <t>宠物用品</t>
+  </si>
+  <si>
+    <t>2025年07月30日-07月31日</t>
+  </si>
+  <si>
+    <t>250家</t>
+  </si>
+  <si>
+    <t>墨西哥国际贸易暨国际产品产业对接博览会 - China-Mexico Modern Industrial Fair</t>
+  </si>
+  <si>
+    <t>贸易 / 投资综合</t>
+  </si>
+  <si>
+    <t>北美洲-墨西哥-蒙特雷</t>
+  </si>
+  <si>
+    <t>墨西哥蒙特雷AC国际商务中心</t>
+  </si>
+  <si>
+    <t>2024年06月26日-06月27日</t>
+  </si>
+  <si>
+    <t>Golden Fountain Corp. ， Uni Ex Exhibition PTE .LTD，深圳市合众源会展有限公司，深圳智链云科技有限公司</t>
+  </si>
+  <si>
+    <t>600家</t>
+  </si>
+  <si>
+    <t>墨西哥花卉及园林园艺展览会 – GreenTech Americas</t>
+  </si>
+  <si>
+    <t>园林园艺 / 果蔬</t>
+  </si>
+  <si>
+    <t>北美洲-墨西哥-克雷塔罗</t>
+  </si>
+  <si>
+    <t>墨西哥克雷塔罗会议中心</t>
+  </si>
+  <si>
+    <t>2026年03月24日-03月26日</t>
+  </si>
+  <si>
+    <t>400家</t>
+  </si>
+  <si>
+    <t>墨西哥果蔬展览会 - The Mexico Conference</t>
+  </si>
+  <si>
+    <t>2025年05月14日-05月15日</t>
+  </si>
+  <si>
+    <t>386家</t>
+  </si>
+  <si>
+    <t>墨西哥玻璃展览会 - Glassman Latin America</t>
+  </si>
+  <si>
+    <t>玻璃</t>
+  </si>
+  <si>
+    <t>墨西哥城国际会展中心</t>
+  </si>
+  <si>
+    <t>2026年05月20日-05月21日</t>
+  </si>
+  <si>
+    <t>100家</t>
+  </si>
+  <si>
+    <t>墨西哥农业机械展览会 - AgroTech Mexico</t>
+  </si>
+  <si>
+    <t>农业 / 农业机械</t>
+  </si>
+  <si>
+    <t>2024年05月15日-05月17日</t>
+  </si>
+  <si>
+    <t>300家</t>
+  </si>
+  <si>
+    <t>墨西哥家具及木工机械展览会 - Magna ExpoMueblera</t>
+  </si>
+  <si>
+    <t>家具</t>
+  </si>
+  <si>
+    <t>2026年04月14日-04月16日</t>
+  </si>
+  <si>
+    <t>485家</t>
+  </si>
+  <si>
+    <t>墨西哥美容美发展览会 - Expo Beauty Show</t>
+  </si>
+  <si>
+    <t>美容 / 化妆用品</t>
+  </si>
+  <si>
+    <t>2025年11月02日-11月04日</t>
+  </si>
+  <si>
+    <t>800家</t>
+  </si>
+  <si>
+    <t>墨西哥门窗及玻璃展览会 - Glasstechmexico</t>
+  </si>
+  <si>
+    <t>2025年12月16日-12月18日</t>
+  </si>
+  <si>
+    <t>265家</t>
+  </si>
+  <si>
+    <t>墨西哥暖通制冷及空调通风展览会 - AHR EXPO</t>
+  </si>
+  <si>
+    <t>暖通制冷</t>
+  </si>
+  <si>
+    <t>2025年09月23日-09月25日</t>
+  </si>
+  <si>
+    <t>435家</t>
+  </si>
+  <si>
+    <t>墨西哥实验室及临床医疗展览会 - DICLAB</t>
+  </si>
+  <si>
+    <t>实验仪器</t>
+  </si>
+  <si>
+    <t>2024年10月02日-10月03日</t>
+  </si>
+  <si>
+    <t>210家</t>
+  </si>
+  <si>
+    <t>墨西哥建筑建材展览会 - ExpoCIHAC</t>
+  </si>
+  <si>
+    <t>建材</t>
+  </si>
+  <si>
+    <t>2025年10月15日-10月17日</t>
+  </si>
+  <si>
+    <t>617家</t>
+  </si>
+  <si>
+    <t>墨西哥医疗用品展览会 - EXPOMED</t>
+  </si>
+  <si>
+    <t>医疗器械</t>
+  </si>
+  <si>
+    <t>2025年12月19日-12月21日</t>
+  </si>
+  <si>
+    <t>墨西哥安防及军警防务展览会 - EXPO SEGURIDAD MEXICO</t>
+  </si>
+  <si>
+    <t>军警防务</t>
+  </si>
+  <si>
+    <t>2025年06月24日-06月26日</t>
+  </si>
+  <si>
+    <t>500家</t>
+  </si>
+  <si>
+    <t>墨西哥连锁加盟展览会 - FIF</t>
+  </si>
+  <si>
+    <t>加盟 / 品牌授权</t>
+  </si>
+  <si>
+    <t>2025年03月06日-03月08日</t>
+  </si>
+  <si>
+    <t>328家</t>
+  </si>
+  <si>
+    <t>墨西哥通信通讯展览会 - DataNet</t>
+  </si>
+  <si>
+    <t>通讯通信</t>
+  </si>
+  <si>
+    <t>2025年08月13日-08月14日</t>
+  </si>
+  <si>
+    <t>456家</t>
+  </si>
+  <si>
+    <t>墨西哥道路交通展览会 - Intertraffic</t>
+  </si>
+  <si>
+    <t>交通 / 铁路轨道</t>
+  </si>
+  <si>
+    <t>2025年06月17日-06月19日</t>
+  </si>
+  <si>
+    <t>470家</t>
+  </si>
+  <si>
+    <t>墨西哥零售业展-墨西哥餐饮食品展 - Expo ANTAD &amp; Alimentaria Mexico</t>
+  </si>
+  <si>
+    <t>食品加工</t>
+  </si>
+  <si>
+    <t>2025年03月25日-03月27日</t>
+  </si>
+  <si>
+    <t>墨西哥塑料橡胶展览会 - PLAST IMAGEN</t>
+  </si>
+  <si>
+    <t>橡胶 / 塑料</t>
+  </si>
+  <si>
+    <t>2026年11月10日-11月13日</t>
+  </si>
+  <si>
+    <t>860家</t>
+  </si>
+  <si>
+    <t>墨西哥汽车配件及售后服务展览会  - Automechanika Mexico</t>
+  </si>
+  <si>
+    <t>汽车 / 汽配</t>
+  </si>
+  <si>
+    <t>2026年07月08日-07月10日</t>
+  </si>
+  <si>
+    <t>墨西哥电力能源照明展览会 - Expo Electrica Solar</t>
+  </si>
+  <si>
+    <t>新能源</t>
+  </si>
+  <si>
+    <t>墨西哥风能展览会 - Mexico WindPower</t>
+  </si>
+  <si>
+    <t>2025年03月11日-03月14日</t>
+  </si>
+  <si>
+    <t>348家</t>
+  </si>
+  <si>
+    <t>墨西哥可再生能源展览会 - ECOMONDO</t>
+  </si>
+  <si>
+    <t>220家</t>
+  </si>
+  <si>
+    <t>墨西哥新能源展览会 - The Green Expo</t>
+  </si>
+  <si>
+    <t>2025年09月02日-09月04日</t>
+  </si>
+  <si>
+    <t>448家</t>
+  </si>
+  <si>
+    <t>墨西哥水产及渔业展览会 - MIS</t>
+  </si>
+  <si>
+    <t>畜牧 / 水产</t>
+  </si>
+  <si>
+    <t>墨西哥太阳能光伏展览会 - Intersolar Mexico</t>
+  </si>
+  <si>
+    <t>光伏</t>
+  </si>
+  <si>
+    <t>450家</t>
+  </si>
+  <si>
+    <t>墨西哥太阳能光伏及储能展览会 - Solar + Storage Mexico</t>
+  </si>
+  <si>
+    <t>2025年03月05日-03月07日</t>
+  </si>
+  <si>
+    <t>墨西哥绿色能源及环保展 - CONIECO</t>
+  </si>
+  <si>
+    <t>墨西哥水处理展览会 - Aquatech Mexico</t>
+  </si>
+  <si>
+    <t>水处理 / 泵阀</t>
+  </si>
+  <si>
+    <t>墨西哥包装印刷展览会 - EXPO PACK México</t>
+  </si>
+  <si>
+    <t>包装</t>
+  </si>
+  <si>
+    <t>2026年06月02日-06月05日</t>
+  </si>
+  <si>
+    <t>900家</t>
+  </si>
+  <si>
+    <t>墨西哥广告标识展览会 - Expo Publicitas</t>
+  </si>
+  <si>
+    <t>广告 / 标识</t>
+  </si>
+  <si>
+    <t>2025年05月21日-05月23日</t>
+  </si>
+  <si>
+    <t>墨西哥酒店用品及餐饮展览会 - ABASTUR</t>
+  </si>
+  <si>
+    <t>酒店用品</t>
+  </si>
+  <si>
+    <t>2025年08月27日-08月29日</t>
+  </si>
+  <si>
+    <t>墨西哥运动及健身展览会 - MACS</t>
+  </si>
+  <si>
+    <t>体育运动 / 户外</t>
+  </si>
+  <si>
+    <t>2025年07月01日-07月01日</t>
+  </si>
+  <si>
+    <t>墨西哥蒙特雷金属加工及焊接展览会 - FABTECH MEXICO</t>
+  </si>
+  <si>
+    <t>焊接切割</t>
+  </si>
+  <si>
+    <t>2026年05月12日-05月14日</t>
+  </si>
+  <si>
+    <t>墨西哥机床展览会 - TECMA</t>
+  </si>
+  <si>
+    <t>机床 / 模具</t>
+  </si>
+  <si>
+    <t>墨西哥圣达菲会展中心</t>
+  </si>
+  <si>
+    <t>2025年03月18日-03月20日</t>
+  </si>
+  <si>
+    <t>366家</t>
+  </si>
+  <si>
     <t>墨西哥工业展览会 - EXPO MANUFACTURA</t>
   </si>
   <si>
     <t>工业 / 制造业</t>
   </si>
   <si>
-    <t>北美洲-墨西哥-蒙特雷</t>
-[...404 lines deleted...]
-    <t>366家</t>
+    <t>2027年02月23日-02月25日</t>
   </si>
   <si>
     <t>墨西哥国际聚氨酯展览会 - UTECH Las Americas</t>
   </si>
   <si>
     <t>聚氨酯</t>
   </si>
   <si>
     <t>2025年06月04日-06月06日</t>
   </si>
   <si>
     <t>110家</t>
   </si>
   <si>
     <t>墨西哥灯光舞台及音响展览会 - Sound:Check Expo</t>
   </si>
   <si>
     <t>舞台灯光 / 音响乐器</t>
   </si>
   <si>
     <t>2026年04月19日-04月21日</t>
   </si>
   <si>
     <t>460家</t>
   </si>
@@ -918,1056 +918,1056 @@
       <c r="A3">
         <v>3993</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>2174</v>
+        <v>3636</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>3636</v>
+        <v>3595</v>
       </c>
       <c r="B5" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>3595</v>
+        <v>3536</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F6" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>3536</v>
+        <v>3495</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>3495</v>
+        <v>3489</v>
       </c>
       <c r="B8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" t="s">
         <v>34</v>
       </c>
-      <c r="C8" t="s">
+      <c r="E8" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
-      <c r="G8"/>
+      <c r="G8" t="s">
+        <v>37</v>
+      </c>
       <c r="H8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>3489</v>
+        <v>3456</v>
       </c>
       <c r="B9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="F9" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="G9"/>
       <c r="H9" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>3456</v>
+        <v>3431</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>46</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>3431</v>
+        <v>3420</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="F11" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>3420</v>
+        <v>3367</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>3367</v>
+        <v>3278</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="F13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>3278</v>
+        <v>3252</v>
       </c>
       <c r="B14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D14" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="F14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>3252</v>
+        <v>3247</v>
       </c>
       <c r="B15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D15" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>66</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>3247</v>
+        <v>3218</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="F16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>3218</v>
+        <v>3210</v>
       </c>
       <c r="B17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>3210</v>
+        <v>3140</v>
       </c>
       <c r="B18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D18" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="F18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>3140</v>
+        <v>3125</v>
       </c>
       <c r="B19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D19" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="F19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>82</v>
+        <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>3125</v>
+        <v>2998</v>
       </c>
       <c r="B20" t="s">
         <v>83</v>
       </c>
       <c r="C20" t="s">
         <v>84</v>
       </c>
       <c r="D20" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="F20" t="s">
         <v>85</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>20</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>2998</v>
+        <v>2951</v>
       </c>
       <c r="B21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D21" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>2951</v>
+        <v>2908</v>
       </c>
       <c r="B22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="F22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>2908</v>
+        <v>2858</v>
       </c>
       <c r="B23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D23" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E23" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="F23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>2858</v>
+        <v>2849</v>
       </c>
       <c r="B24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D24" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>101</v>
+        <v>64</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>2849</v>
+        <v>2822</v>
       </c>
       <c r="B25" t="s">
         <v>102</v>
       </c>
       <c r="C25" t="s">
         <v>103</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="F25" t="s">
         <v>104</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>67</v>
+        <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>2822</v>
+        <v>2666</v>
       </c>
       <c r="B26" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D26" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E26" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="F26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>2666</v>
+        <v>2654</v>
       </c>
       <c r="B27" t="s">
         <v>109</v>
       </c>
       <c r="C27" t="s">
         <v>110</v>
       </c>
       <c r="D27" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E27" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="F27" t="s">
-        <v>111</v>
+        <v>59</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>20</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>2654</v>
+        <v>2614</v>
       </c>
       <c r="B28" t="s">
+        <v>111</v>
+      </c>
+      <c r="C28" t="s">
+        <v>110</v>
+      </c>
+      <c r="D28" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" t="s">
+        <v>50</v>
+      </c>
+      <c r="F28" t="s">
         <v>112</v>
-      </c>
-[...10 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>89</v>
+        <v>113</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>2614</v>
+        <v>2613</v>
       </c>
       <c r="B29" t="s">
         <v>114</v>
       </c>
       <c r="C29" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="D29" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>115</v>
+        <v>59</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>2613</v>
+        <v>2612</v>
       </c>
       <c r="B30" t="s">
+        <v>116</v>
+      </c>
+      <c r="C30" t="s">
+        <v>110</v>
+      </c>
+      <c r="D30" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" t="s">
+        <v>50</v>
+      </c>
+      <c r="F30" t="s">
         <v>117</v>
-      </c>
-[...10 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>2612</v>
+        <v>2583</v>
       </c>
       <c r="B31" t="s">
         <v>119</v>
       </c>
       <c r="C31" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="D31" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>120</v>
+        <v>55</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>121</v>
+        <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>2583</v>
+        <v>2574</v>
       </c>
       <c r="B32" t="s">
+        <v>121</v>
+      </c>
+      <c r="C32" t="s">
         <v>122</v>
       </c>
-      <c r="C32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="F32" t="s">
-        <v>58</v>
+        <v>117</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>2574</v>
+        <v>2572</v>
       </c>
       <c r="B33" t="s">
         <v>124</v>
       </c>
       <c r="C33" t="s">
+        <v>122</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
         <v>125</v>
-      </c>
-[...7 lines deleted...]
-        <v>120</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>2572</v>
+        <v>2526</v>
       </c>
       <c r="B34" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C34" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E34" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="F34" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>126</v>
+        <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>2526</v>
+        <v>2494</v>
       </c>
       <c r="B35" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C35" t="s">
-        <v>113</v>
+        <v>128</v>
       </c>
       <c r="D35" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E35" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="F35" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>20</v>
+        <v>118</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>2494</v>
+        <v>2492</v>
       </c>
       <c r="B36" t="s">
+        <v>129</v>
+      </c>
+      <c r="C36" t="s">
         <v>130</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
         <v>131</v>
-      </c>
-[...7 lines deleted...]
-        <v>120</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>2492</v>
+        <v>2463</v>
       </c>
       <c r="B37" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C37" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E37" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="F37" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>135</v>
+        <v>86</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>2463</v>
+        <v>2433</v>
       </c>
       <c r="B38" t="s">
         <v>136</v>
       </c>
       <c r="C38" t="s">
         <v>137</v>
       </c>
       <c r="D38" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="F38" t="s">
         <v>138</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>89</v>
+        <v>38</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>2433</v>
+        <v>2409</v>
       </c>
       <c r="B39" t="s">
         <v>139</v>
       </c>
       <c r="C39" t="s">
         <v>140</v>
       </c>
       <c r="D39" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E39" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="F39" t="s">
         <v>141</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>20</v>
+        <v>86</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>2409</v>
+        <v>2256</v>
       </c>
       <c r="B40" t="s">
         <v>142</v>
       </c>
       <c r="C40" t="s">
         <v>143</v>
       </c>
       <c r="D40" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="E40" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="F40" t="s">
         <v>144</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>89</v>
+        <v>38</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>2256</v>
+        <v>2155</v>
       </c>
       <c r="B41" t="s">
         <v>145</v>
       </c>
       <c r="C41" t="s">
         <v>146</v>
       </c>
       <c r="D41" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E41" t="s">
-        <v>18</v>
+        <v>147</v>
       </c>
       <c r="F41" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>2155</v>
+        <v>2174</v>
       </c>
       <c r="B42" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C42" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D42" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="E42" t="s">
-        <v>150</v>
+        <v>35</v>
       </c>
       <c r="F42" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>152</v>
+        <v>38</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>2069</v>
       </c>
       <c r="B43" t="s">
         <v>153</v>
       </c>
       <c r="C43" t="s">
         <v>154</v>
       </c>
       <c r="D43" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E43" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="F43" t="s">
         <v>155</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>2036</v>
       </c>
       <c r="B44" t="s">
         <v>157</v>
       </c>
       <c r="C44" t="s">
         <v>158</v>
       </c>
       <c r="D44" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E44" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F44" t="s">
         <v>159</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>2035</v>
       </c>
       <c r="B45" t="s">
         <v>161</v>
       </c>
       <c r="C45" t="s">
         <v>162</v>
       </c>
       <c r="D45" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="E45" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="F45" t="s">
         <v>163</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>