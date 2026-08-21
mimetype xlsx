--- v1 (2026-07-06)
+++ v2 (2026-08-21)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-07-06 10:51:59</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+  <si>
+    <t>展会清单 导出时间：2026-08-22 06:28:37</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -96,62 +96,50 @@
     <t>墨西哥纺织工业展览会 - Expo Produccion</t>
   </si>
   <si>
     <t>纺织工业</t>
   </si>
   <si>
     <t>北美洲-墨西哥-墨西哥城</t>
   </si>
   <si>
     <t>墨西哥世界贸易中心</t>
   </si>
   <si>
     <t>2025年09月25日-09月27日</t>
   </si>
   <si>
     <t>550家</t>
   </si>
   <si>
     <t>墨西哥咖啡展览会 - EXPO CAFE</t>
   </si>
   <si>
     <t>茶 / 咖啡</t>
   </si>
   <si>
     <t>270家</t>
-  </si>
-[...10 lines deleted...]
-    <t>250家</t>
   </si>
   <si>
     <t>墨西哥国际贸易暨国际产品产业对接博览会 - China-Mexico Modern Industrial Fair</t>
   </si>
   <si>
     <t>贸易 / 投资综合</t>
   </si>
   <si>
     <t>北美洲-墨西哥-蒙特雷</t>
   </si>
   <si>
     <t>墨西哥蒙特雷AC国际商务中心</t>
   </si>
   <si>
     <t>2024年06月26日-06月27日</t>
   </si>
   <si>
     <t>Golden Fountain Corp. ， Uni Ex Exhibition PTE .LTD，深圳市合众源会展有限公司，深圳智链云科技有限公司</t>
   </si>
   <si>
     <t>600家</t>
   </si>
   <si>
     <t>墨西哥花卉及园林园艺展览会 – GreenTech Americas</t>
   </si>
@@ -853,51 +841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H45"/>
+  <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -990,984 +978,960 @@
       <c r="A6">
         <v>3536</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>22</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>3495</v>
+        <v>3489</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="F7" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G7"/>
+        <v>32</v>
+      </c>
+      <c r="G7" t="s">
+        <v>33</v>
+      </c>
       <c r="H7" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>3489</v>
+        <v>3456</v>
       </c>
       <c r="B8" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="G8"/>
       <c r="H8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>3456</v>
+        <v>3431</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>3431</v>
+        <v>3420</v>
       </c>
       <c r="B10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" t="s">
         <v>45</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="F10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>3420</v>
+        <v>3367</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>51</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>3367</v>
+        <v>3278</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" t="s">
         <v>54</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="F12" t="s">
         <v>55</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>3278</v>
+        <v>3252</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" t="s">
         <v>58</v>
       </c>
       <c r="D13" t="s">
         <v>21</v>
       </c>
       <c r="E13" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="F13" t="s">
         <v>59</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>3252</v>
+        <v>3247</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" t="s">
+        <v>45</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
         <v>62</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>3247</v>
+        <v>3218</v>
       </c>
       <c r="B15" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" t="s">
         <v>65</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F15" t="s">
         <v>66</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>3218</v>
+        <v>3210</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" t="s">
         <v>69</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="F16" t="s">
         <v>70</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>3210</v>
+        <v>3140</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
       <c r="C17" t="s">
         <v>73</v>
       </c>
       <c r="D17" t="s">
         <v>21</v>
       </c>
       <c r="E17" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="F17" t="s">
         <v>74</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>3140</v>
+        <v>3125</v>
       </c>
       <c r="B18" t="s">
         <v>76</v>
       </c>
       <c r="C18" t="s">
         <v>77</v>
       </c>
       <c r="D18" t="s">
         <v>21</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="F18" t="s">
         <v>78</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>3125</v>
+        <v>2998</v>
       </c>
       <c r="B19" t="s">
+        <v>79</v>
+      </c>
+      <c r="C19" t="s">
         <v>80</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" t="s">
+        <v>46</v>
+      </c>
+      <c r="F19" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>82</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>38</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>2998</v>
+        <v>2951</v>
       </c>
       <c r="B20" t="s">
         <v>83</v>
       </c>
       <c r="C20" t="s">
         <v>84</v>
       </c>
       <c r="D20" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>85</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>2951</v>
+        <v>2908</v>
       </c>
       <c r="B21" t="s">
         <v>87</v>
       </c>
       <c r="C21" t="s">
         <v>88</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="F21" t="s">
         <v>89</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>2908</v>
+        <v>2858</v>
       </c>
       <c r="B22" t="s">
         <v>91</v>
       </c>
       <c r="C22" t="s">
         <v>92</v>
       </c>
       <c r="D22" t="s">
         <v>21</v>
       </c>
       <c r="E22" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="F22" t="s">
         <v>93</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>2858</v>
+        <v>2849</v>
       </c>
       <c r="B23" t="s">
         <v>95</v>
       </c>
       <c r="C23" t="s">
         <v>96</v>
       </c>
       <c r="D23" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>97</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>98</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>2849</v>
+        <v>2822</v>
       </c>
       <c r="B24" t="s">
+        <v>98</v>
+      </c>
+      <c r="C24" t="s">
         <v>99</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" t="s">
+        <v>46</v>
+      </c>
+      <c r="F24" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>101</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>64</v>
+        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>2822</v>
+        <v>2666</v>
       </c>
       <c r="B25" t="s">
         <v>102</v>
       </c>
       <c r="C25" t="s">
         <v>103</v>
       </c>
       <c r="D25" t="s">
         <v>21</v>
       </c>
       <c r="E25" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="F25" t="s">
         <v>104</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>2666</v>
+        <v>2654</v>
       </c>
       <c r="B26" t="s">
+        <v>105</v>
+      </c>
+      <c r="C26" t="s">
         <v>106</v>
       </c>
-      <c r="C26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" t="s">
         <v>21</v>
       </c>
       <c r="E26" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="F26" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>38</v>
+        <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>2654</v>
+        <v>2614</v>
       </c>
       <c r="B27" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C27" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D27" t="s">
         <v>21</v>
       </c>
       <c r="E27" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="F27" t="s">
-        <v>59</v>
+        <v>108</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>86</v>
+        <v>109</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>2614</v>
+        <v>2613</v>
       </c>
       <c r="B28" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C28" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D28" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>112</v>
+        <v>55</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>2613</v>
+        <v>2612</v>
       </c>
       <c r="B29" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C29" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="F29" t="s">
-        <v>59</v>
+        <v>113</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>2612</v>
+        <v>2583</v>
       </c>
       <c r="B30" t="s">
+        <v>115</v>
+      </c>
+      <c r="C30" t="s">
         <v>116</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>117</v>
+        <v>51</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>118</v>
+        <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>2583</v>
+        <v>2574</v>
       </c>
       <c r="B31" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C31" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E31" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="F31" t="s">
-        <v>55</v>
+        <v>113</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>64</v>
+        <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>2574</v>
+        <v>2572</v>
       </c>
       <c r="B32" t="s">
+        <v>120</v>
+      </c>
+      <c r="C32" t="s">
+        <v>118</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
         <v>121</v>
-      </c>
-[...10 lines deleted...]
-        <v>117</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>2572</v>
+        <v>2526</v>
       </c>
       <c r="B33" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C33" t="s">
-        <v>122</v>
+        <v>106</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E33" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="F33" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>123</v>
+        <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>2526</v>
+        <v>2494</v>
       </c>
       <c r="B34" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C34" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="D34" t="s">
         <v>21</v>
       </c>
       <c r="E34" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="F34" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>38</v>
+        <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>2494</v>
+        <v>2492</v>
       </c>
       <c r="B35" t="s">
+        <v>125</v>
+      </c>
+      <c r="C35" t="s">
+        <v>126</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
         <v>127</v>
-      </c>
-[...10 lines deleted...]
-        <v>117</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>2492</v>
+        <v>2463</v>
       </c>
       <c r="B36" t="s">
         <v>129</v>
       </c>
       <c r="C36" t="s">
         <v>130</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E36" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="F36" t="s">
         <v>131</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>132</v>
+        <v>82</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>2463</v>
+        <v>2433</v>
       </c>
       <c r="B37" t="s">
+        <v>132</v>
+      </c>
+      <c r="C37" t="s">
         <v>133</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
+        <v>21</v>
+      </c>
+      <c r="E37" t="s">
+        <v>46</v>
+      </c>
+      <c r="F37" t="s">
         <v>134</v>
-      </c>
-[...7 lines deleted...]
-        <v>135</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>86</v>
+        <v>34</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>2433</v>
+        <v>2409</v>
       </c>
       <c r="B38" t="s">
+        <v>135</v>
+      </c>
+      <c r="C38" t="s">
         <v>136</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
+        <v>21</v>
+      </c>
+      <c r="E38" t="s">
+        <v>46</v>
+      </c>
+      <c r="F38" t="s">
         <v>137</v>
-      </c>
-[...7 lines deleted...]
-        <v>138</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>38</v>
+        <v>82</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>2409</v>
+        <v>2256</v>
       </c>
       <c r="B39" t="s">
+        <v>138</v>
+      </c>
+      <c r="C39" t="s">
         <v>139</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>30</v>
+      </c>
+      <c r="E39" t="s">
+        <v>31</v>
+      </c>
+      <c r="F39" t="s">
         <v>140</v>
-      </c>
-[...7 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>86</v>
+        <v>34</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>2256</v>
+        <v>2155</v>
       </c>
       <c r="B40" t="s">
+        <v>141</v>
+      </c>
+      <c r="C40" t="s">
         <v>142</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
+        <v>21</v>
+      </c>
+      <c r="E40" t="s">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="F40" t="s">
         <v>144</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>38</v>
+        <v>145</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>2155</v>
+        <v>2174</v>
       </c>
       <c r="B41" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D41" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E41" t="s">
-        <v>147</v>
+        <v>31</v>
       </c>
       <c r="F41" t="s">
         <v>148</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>149</v>
+        <v>34</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>2174</v>
+        <v>2069</v>
       </c>
       <c r="B42" t="s">
+        <v>149</v>
+      </c>
+      <c r="C42" t="s">
         <v>150</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
+        <v>21</v>
+      </c>
+      <c r="E42" t="s">
+        <v>46</v>
+      </c>
+      <c r="F42" t="s">
         <v>151</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>38</v>
+        <v>152</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>2069</v>
+        <v>2036</v>
       </c>
       <c r="B43" t="s">
         <v>153</v>
       </c>
       <c r="C43" t="s">
         <v>154</v>
       </c>
       <c r="D43" t="s">
         <v>21</v>
       </c>
       <c r="E43" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="F43" t="s">
         <v>155</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>2036</v>
+        <v>2035</v>
       </c>
       <c r="B44" t="s">
         <v>157</v>
       </c>
       <c r="C44" t="s">
         <v>158</v>
       </c>
       <c r="D44" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E44" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="F44" t="s">
         <v>159</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>160</v>
-[...23 lines deleted...]
-        <v>123</v>
+        <v>119</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>