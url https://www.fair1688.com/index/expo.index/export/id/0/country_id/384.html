--- v2 (2026-08-21)
+++ v3 (2026-10-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
-    <t>展会清单 导出时间：2026-08-22 06:28:37</t>
+    <t>展会清单 导出时间：2026-10-06 08:51:32</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>