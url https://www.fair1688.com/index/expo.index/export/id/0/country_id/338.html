--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-05-15 01:35:08</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+  <si>
+    <t>展会清单 导出时间：2026-07-06 09:39:54</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -270,50 +270,53 @@
     <t>2025年12月09日-12月11日</t>
   </si>
   <si>
     <t>446家</t>
   </si>
   <si>
     <t>埃及太阳能光伏及储能展览会 - The Solar Show MENA</t>
   </si>
   <si>
     <t>光伏</t>
   </si>
   <si>
     <t>埃及开罗酒店用品展览会 - HACE Hotel Expo</t>
   </si>
   <si>
     <t>酒店用品</t>
   </si>
   <si>
     <t>2025年10月07日-10月09日</t>
   </si>
   <si>
     <t>埃及玻璃和铝工业展览会 - Glass &amp; Aluminum</t>
   </si>
   <si>
     <t>玻璃</t>
+  </si>
+  <si>
+    <t>2027年05月06日-05月08日</t>
   </si>
   <si>
     <t>600家</t>
   </si>
   <si>
     <t>埃及开罗机床及金属加工展览会 - MACTECH EGYPT</t>
   </si>
   <si>
     <t>金属 / 冶金工业</t>
   </si>
   <si>
     <t>2025年12月18日-12月21日</t>
   </si>
   <si>
     <t>211家</t>
   </si>
   <si>
     <t>埃及开罗仓储运输物流展览会 - Handlingexpo</t>
   </si>
   <si>
     <t>物流仓储</t>
   </si>
   <si>
     <t>埃及开罗石油天然气展览会 - EGYPS</t>
   </si>
@@ -1194,151 +1197,151 @@
       <c r="F22" t="s">
         <v>83</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>2187</v>
       </c>
       <c r="B23" t="s">
         <v>84</v>
       </c>
       <c r="C23" t="s">
         <v>85</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>33</v>
+        <v>86</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>2150</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>2095</v>
       </c>
       <c r="B25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>1865</v>
       </c>
       <c r="B26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>1864</v>
       </c>
       <c r="B27" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C27" t="s">
         <v>39</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>