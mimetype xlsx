--- v1 (2026-07-06)
+++ v2 (2026-08-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
-    <t>展会清单 导出时间：2026-07-06 09:39:54</t>
+    <t>展会清单 导出时间：2026-08-22 06:28:36</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>