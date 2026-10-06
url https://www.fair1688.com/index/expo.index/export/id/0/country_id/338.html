--- v2 (2026-08-21)
+++ v3 (2026-10-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
-    <t>展会清单 导出时间：2026-08-22 06:28:36</t>
+    <t>展会清单 导出时间：2026-10-06 08:51:46</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>