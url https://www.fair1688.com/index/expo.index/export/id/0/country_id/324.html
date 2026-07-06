--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-05-15 02:21:18</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
+  <si>
+    <t>展会清单 导出时间：2026-07-06 08:28:07</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -531,50 +531,53 @@
     <t>意大利维罗纳工程机械展览会 - SAMOTER</t>
   </si>
   <si>
     <t>工程机械</t>
   </si>
   <si>
     <t>909家</t>
   </si>
   <si>
     <t>意大利帕尔马工业自动化展览会 - SPS Italia</t>
   </si>
   <si>
     <t>自动化 / 仪表</t>
   </si>
   <si>
     <t>2026年05月26日-05月28日</t>
   </si>
   <si>
     <t>780家</t>
   </si>
   <si>
     <t>意大利工业展览会 - MECSPE</t>
   </si>
   <si>
     <t>工业 / 制造业</t>
+  </si>
+  <si>
+    <t>2027年03月03日-03月05日</t>
   </si>
   <si>
     <t>2100家</t>
   </si>
   <si>
     <t>意大利米兰金属板材加工技术展览会 - Lamiera</t>
   </si>
   <si>
     <t>金属 / 冶金工业</t>
   </si>
   <si>
     <t>2027年05月11日-05月14日</t>
   </si>
   <si>
     <t>意大利米兰机床展-意大利金属加工展 - BIMU</t>
   </si>
   <si>
     <t>2026年10月13日-10月16日</t>
   </si>
   <si>
     <t>1056家</t>
   </si>
   <si>
     <t>意大利博洛尼亚铸造及铝工业展览会 - Metef</t>
   </si>
@@ -2004,219 +2007,219 @@
       <c r="F44" t="s">
         <v>169</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>2175</v>
       </c>
       <c r="B45" t="s">
         <v>171</v>
       </c>
       <c r="C45" t="s">
         <v>172</v>
       </c>
       <c r="D45" t="s">
         <v>50</v>
       </c>
       <c r="E45" t="s">
         <v>51</v>
       </c>
       <c r="F45" t="s">
-        <v>150</v>
+        <v>173</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>2168</v>
       </c>
       <c r="B46" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C46" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>2149</v>
       </c>
       <c r="B47" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C47" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>2132</v>
       </c>
       <c r="B48" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C48" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D48" t="s">
         <v>50</v>
       </c>
       <c r="E48" t="s">
         <v>51</v>
       </c>
       <c r="F48" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>2100</v>
       </c>
       <c r="B49" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C49" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>146</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>2032</v>
       </c>
       <c r="B50" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C50" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>2031</v>
       </c>
       <c r="B51" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C51" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>2006</v>
       </c>
       <c r="B52" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C52" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
         <v>134</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 