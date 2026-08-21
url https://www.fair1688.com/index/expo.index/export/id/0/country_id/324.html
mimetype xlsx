--- v1 (2026-07-06)
+++ v2 (2026-08-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
-    <t>展会清单 导出时间：2026-07-06 08:28:07</t>
+    <t>展会清单 导出时间：2026-08-22 06:28:36</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>