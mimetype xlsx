--- v2 (2026-08-21)
+++ v3 (2026-10-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
-    <t>展会清单 导出时间：2026-08-22 06:28:36</t>
+    <t>展会清单 导出时间：2026-10-06 08:51:48</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>